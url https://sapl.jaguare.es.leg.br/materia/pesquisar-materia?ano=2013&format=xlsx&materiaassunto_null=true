--- v0 (2026-02-04)
+++ v1 (2026-05-11)
@@ -54,3680 +54,3680 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>407</t>
   </si>
   <si>
     <t>2013</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>EMENA</t>
   </si>
   <si>
     <t>Emenda Aditiva</t>
   </si>
   <si>
     <t>JOÃO VANES DOS SANTOS</t>
   </si>
   <si>
-    <t>https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/407/407_texto_integral.pdf</t>
+    <t>http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/407/407_texto_integral.pdf</t>
   </si>
   <si>
     <t>ADICIONA PARAGRAFO NO ART. 2º DO PROJETO DE LEI Nº 020/2013:_x000D_
 ART. 2º - (...)_x000D_
 § 1º MANTIDA A PENALIDADE, SERÁ PROMOVIDA O DESCONTO EM FOLHA DE PAGAMENTO DO SERVIDOR RESPONSÁVEL PELA INFRAÇÃO CONTIDA NO AUTO DE INFRAÇÃO E IMPOSIÇÃO DE MULTA, OBSERVADOS OS LIMITES E A FORMA DETERMINADOS PELO ART. 71 DA LEI Nº 683/2006, DANDO-LHE CIÊNCIA DA AUTUAÇÃO DA INFRAÇÃO POR ELE PRATICADA._x000D_
 _x000D_
 § 2º IMEDIATAMENTE APÓS A CIÊNCIA DA AUTUAÇÃO PELA ADMINISTRAÇÃO E ANTES DE QUALQUER DESCONTO EM FOLHA DE PAGAMENTO, DEVEM SER RESPEITADO O CONTRADITÓRIO E A AMPLA DEFESA DO AUTUADO.</t>
   </si>
   <si>
     <t>415</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>PEDRO  DRAGO</t>
   </si>
   <si>
-    <t>https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/415/415_texto_integral.pdf</t>
+    <t>http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/415/415_texto_integral.pdf</t>
   </si>
   <si>
     <t>ADICIONE AO ANEXO I, DO PROJETO DE LEI Nº 027/2013, OS SEGUINTES INCISOS:_x000D_
 XCIII - AQUISIÇÃO DE UMA ÁREA DE TERRA PARA PARCERIA JUNTO AO ESTADO DO ESPIRITO SANTO PARA CONSTRUÇÃO E INSTALAÇÃO DO POSTO AVANÇADO DO CORPO DE COMBEIROS._x000D_
 XCIV - LEGALIZAÇÃO FUNDIÁRI NOS BAIRROS DO MUNICÍPIO, EM ESPECIAL NOS BAIRROS BOA VISTA I E II.</t>
   </si>
   <si>
     <t>416</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>MILTON</t>
   </si>
   <si>
-    <t>https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/416/416_texto_integral.pdf</t>
+    <t>http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/416/416_texto_integral.pdf</t>
   </si>
   <si>
     <t>ADICIONE AO ANEXO I, DO PROJETO DE LEI Nº 027/2013, OS SEGUINTES INCISOS:_x000D_
 XCV - INCENTIVO FINANCEIRO PARA AQUISIÇÃO DE UMA ÁREA DE TERRA PARA A CONSTRUÇÃO DA SEDE DA ASSOCIAÇÃO DE MORADORES DO BAIRRO BARRA  SECA DE PONTE NOVA.</t>
   </si>
   <si>
     <t>417</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>ALEX DA IRRIGAÇÃO</t>
   </si>
   <si>
-    <t>https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/417/417_texto_integral.pdf</t>
+    <t>http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/417/417_texto_integral.pdf</t>
   </si>
   <si>
     <t>ADICIONE O ANEXO I, DO PROJETO DE LEI Nº 027/2013, OS SEGUINTES INCISOS:_x000D_
 XCVI - CONSTRUÇÃO DE CAMPO DE BOCHA COM MURO/ALAMBRADO NO GRUPO ALEGRIA._x000D_
 XCVII - CONSTRUÇÃO DO CENTRO DE CONVIVÊNCIA, COM ÁREA DE ESPORTE "CAMPO E QUADRA" NO BAIRRO NOVO TEMPO.</t>
   </si>
   <si>
     <t>418</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>Preto, Elizeu</t>
   </si>
   <si>
-    <t>https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/418/418_texto_integral.pdf</t>
+    <t>http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/418/418_texto_integral.pdf</t>
   </si>
   <si>
     <t>ADICIONE AO ANEXO I, DO PROJETO DE LEI Nº 027/2013, OS SEGUINTES INCISOS:_x000D_
 XCVIII - CONSTRUÇÃO DO CENTRO DE CONVIVÊNCIA EM ÁGUA LIMPA._x000D_
 XCIX - IMPLANTAR EM PARCERIA COM O GOVERNO FEDERAL INTERNET PARA TODOS, DANDO ÊNFASE AO PROJETO "CIDADE DIGITAL".</t>
   </si>
   <si>
     <t>427</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/427/427_texto_integral.pdf</t>
+    <t>http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/427/427_texto_integral.pdf</t>
   </si>
   <si>
     <t>I - INCLUSÃO DE PROJETO:_x000D_
 100 - SECRETARIA MUNICIPAL DE AGRICULTURA_x000D_
 109 - SECRETARIA MUNICIPAL DE AGRICULTURA_x000D_
 100109.20601000601.XXX - TRANSFERÊNCIAS À ASSOCIAÇÃO DE PRODUTORES NOSSA SENHORA APARECIDA - APRONA._x000D_
 333504100000 - CONTRIBUIÇÕES..................R$ 5.000,00 F.:XXX_x000D_
 TOTAL DA INCLUSÃO..................................R$ 5.000,00_x000D_
 II - INDICAÇÃO DOS RECURSOS_x000D_
 030 - SECRETARIA MUNICIPAL DE ADMINISTRAÇÃO_x000D_
 039 - SECRETARIA MUNICIPAL DE ADMINISTRAÇÃO_x000D_
 3390390000 - OUTROS SERVIÇOS DE TERCEIROS-PJ.....R$ 5.000,00 F.:052_x000D_
 TOTAL............................................R$ 5.000,00</t>
   </si>
   <si>
     <t>428</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>FRANCISCO SANTIAGO</t>
   </si>
   <si>
-    <t>https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/428/428_texto_integral.pdf</t>
+    <t>http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/428/428_texto_integral.pdf</t>
   </si>
   <si>
     <t>I - INCLUSÃO DE PROJETO_x000D_
 100 - SECRETARIA MUNICIPAL DE AGRICULTURA_x000D_
 109 - SECRETARIA MUNICIPAL DE AGRICULTURA_x000D_
 100109.20601000601.XXX - TRANSFERÊNCIA À COOPERATIVA DOS PEQUENOS PRODUTORES E  MEEIROS DE JAGUARÉ - COOPEME_x000D_
 333504100000 - CONTRIBUIÇÕES....................R$ 50.000,00 F.:XXX_x000D_
 TOTAL DA INCLUSÃO...............................R$ 50.000,00_x000D_
 _x000D_
 II - INDICAÇÃO DOS RECURSOS:_x000D_
 030 - SECRETARIA MUNICIPAL DE ADMINISTRAÇÃO_x000D_
 039 - SECRETARIA MUNICIPAL DE ADMINISTRAÇÃO_x000D_
 33903900000 - OUTROS SERVIÇOS DE TERCEIROS-PJ.......R$ 50.000,00 F.:052_x000D_
 TOTAL...............................................R$ 50.000,00</t>
   </si>
   <si>
     <t>429</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>AILTON BRANDÃO</t>
   </si>
   <si>
-    <t>https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/429/429_texto_integral.pdf</t>
+    <t>http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/429/429_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">I - INCLUSÃO DE PROJETO:_x000D_
 100 - SECRETARIA MUNICIPAL DE AGRICULTURA_x000D_
 109 - SECRETARIA MUNICIPAL DE AGRICULTURA_x000D_
 100109.1060100601.XXX - CONSTRUÇÃO DO MERCADO AGRÍCOLA  MUNICIPAL - R$ 50.000,00 F.:XXX_x000D_
 TOTAL DE INCLUSÃO.................................R$ 30.000,00_x000D_
 _x000D_
 II - INDICAÇÃO DE RECURSOS:_x000D_
 030 - SECRETARIA MUNICIPAL DE ADMINISTRAÇÃO_x000D_
 039 - SECRETARIA MUNICIPAL DE EDUCAÇÃO_x000D_
 339303900000 - OUTROS SERVIÇOS DE TERCEIROS-PJ.....R$ 30.000,00 F.:052_x000D_
 TOTAL..............................................R$ 30.000,00_x000D_
 </t>
   </si>
   <si>
     <t>430</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/430/430_texto_integral.pdf</t>
+    <t>http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/430/430_texto_integral.pdf</t>
   </si>
   <si>
     <t>I - INCLUSÃO DE PROJETO:_x000D_
 050 - PMJ - FUNDO MUNICIPAL DE ASSISTÊNCIA SOCIAL_x000D_
 109 - PMJ - FUNDO MUNICIPAL DE ASSISTÊNCIA SOCIAL_x000D_
 050059.08241000331.XXX - TRANSFERÊNCIA À COOPERATIVA DO VESTUÁRIO DE JAGUARÉ - COOPVEJA_x000D_
 TOTAL DA INCLUSÃO.................................R$ 10.000,00_x000D_
 _x000D_
 II - INDICAÇÃO DOS RECURSOS:_x000D_
 030 - SECRETARIA MUNICIPAL DE ADMINISTRAÇÃO_x000D_
 039 - SECRETARIA MUNICIPAL DE ADMINISTRAÇÃO_x000D_
 33903900000 - OUTROS SERVIÇOS DE TERCEIROS-PJ...........R$ 10.000,00 F.:052_x000D_
 TOTAL........................R$ 10.000,00</t>
   </si>
   <si>
     <t>431</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
     <t>CAYO CASAGRANDE, ALEX DA IRRIGAÇÃO, Elizeu</t>
   </si>
   <si>
-    <t>https://sapl.jaguare.es.leg.br/media/</t>
+    <t>http://sapl.jaguare.es.leg.br/media/</t>
   </si>
   <si>
     <t>I - INCLUSÃO DE PROJETO_x000D_
 080 - SECRETARIA MUNICIPAL DE ESPORTES_x000D_
 089 - SECRETARIA MUNICIPAL DE ESPORTES_x000D_
 080089.0450000552.XXX - CONSTRUÇÃO DE QUADRA POLIESPORTIVA COM COBERTURA NAS COMUNIDADES PALMITINHO, SÃO GERALDO, SÃO ROQUE E BAIRRO NOVO TEMPO ............R$ 100.000,00_x000D_
 TOTAL:.........R$ 100.000,00_x000D_
 _x000D_
 II - INDICAÇÃO DOS RECURSOS_x000D_
 030 - SECRETARIA MUNICIPAL DE ADMINISTRAÇÃO_x000D_
 039 - SECRETARIA MUNICIPAL DE ADMINISTRAÇÃO_x000D_
 33903900000 - OUTROS SERVIÇOS DE TERCEIROS-PJ......R$ 100.000,00 F.:052_x000D_
 TOTAL.............R$ 100.000,00</t>
   </si>
   <si>
     <t>432</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/432/432_texto_integral.pdf</t>
+    <t>http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/432/432_texto_integral.pdf</t>
   </si>
   <si>
     <t>I - INCLUSÕES NA SECRETARIA MUNICIPAL DE EDUCAÇÃO E CULTURA:_x000D_
 070 - SECRETARIA MUNICIPAL DE EDUCAÇÃO E CULTURA_x000D_
 071 - GERÊNCIA TÉCNICO-PEDAGÓGICA_x000D_
 070074.1339200542.XXX-REALIZAÇÃO DE EVENTO CULTURAL "CANTA JAGUARÉ"_x000D_
 TOTAL:..............R$ 20.000,00_x000D_
 TOTAL DE DIFERENÇA:.......... R$ 80.000,00_x000D_
 II - INDICAÇÃO DOS RECURSOS:_x000D_
 040 - SECRETARIA MUNICIPAL DE FINANÇAS_x000D_
 049 - SECRETARIA MUNICIPAL DE FINANÇAS_x000D_
 040049.0412300312.001 - MANUTENÇÃO E DESENVOLVIMENTO DAS ATIVIDADES DESTA UNIDADE_x000D_
 33903900000 - OUTROS SERVIÇOS DE TERCEIROS-PJ_x000D_
 TOTAL:.............R$ 60.000,00_x000D_
 010 - GABINETE DO PREFEITO_x000D_
 001 - SECRETARIA MUNICIPAL DE GABINETE_x000D_
 010003.0412200272.002 - DIVULGAÇÃO DOS ATOS E FATOS DA ADMINISTRAÇÃO_x000D_
 33903900000 - OUTROS SERVIÇOS DE TERCEIROS - PESSOA JURÍDICA_x000D_
 TOTAL:............R$ 20.000,00_x000D_
 TOTAL DA DIFERENÇA:................R$ 80.000,00</t>
   </si>
   <si>
     <t>433</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/433/433_texto_integral.pdf</t>
+    <t>http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/433/433_texto_integral.pdf</t>
   </si>
   <si>
     <t>I - INCLUSÃO DE PROJETO:_x000D_
 060 - PMJ - FUNDO MUNICIPAL DE SAÚDE_x000D_
 069 - PMJ - FUNDO MUNICIPAL DE SAÚDE_x000D_
 060069.1030100431.XXX - CONSTRUÇÃO DA UNIDADE DE SAÚDE DO BAIRRO NOVO TEMPO</t>
   </si>
   <si>
     <t>434</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
     <t>ALEX DA IRRIGAÇÃO, FRANCISCO SANTIAGO, Preto</t>
   </si>
   <si>
-    <t>https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/434/434_texto_integral.pdf</t>
+    <t>http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/434/434_texto_integral.pdf</t>
   </si>
   <si>
     <t>I - INCLUSÃO DE PROJETO:_x000D_
 080 - SECRETARIA MUNICIPAL DE ESPORTES_x000D_
 089 - SECRETARIA MUNICIPAL DE ESPORTES_x000D_
 080089.1781200551.XXX - CONSTRUÇÃO DE CAMPO DE FUTEBOL NA COMUNIDADE SANTA RITA (CACHIMBAL), ARICANGA E BAIRRO NOVO TEMPO</t>
   </si>
   <si>
     <t>435</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
     <t>CAYO CASAGRANDE</t>
   </si>
   <si>
-    <t>https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/435/435_texto_integral.pdf</t>
+    <t>http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/435/435_texto_integral.pdf</t>
   </si>
   <si>
     <t>I - INCLUSÃO DO PROJETO:_x000D_
 110 - SECRETARIA MUNICIPAL DE OBRAS E SERVIÇOS URBANOS_x000D_
 119 - SECRETARIA MUNICIPAL DE ORBAS E SERVIÇOS URBANOS_x000D_
 110119.1545100621..XXX - OBRAS E SERVIÇOS DE ENGENHARIA - PAVIMENTAÇÃO DO BAIRRO PALMITAL</t>
   </si>
   <si>
     <t>436</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/436/436_texto_integral.pdf</t>
+    <t>http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/436/436_texto_integral.pdf</t>
   </si>
   <si>
     <t>I - INCLUSÃO DE PROJETO:_x000D_
 050 - SECRETARIA MUNICIPAL DE ASSISTÊNCIA SOCIAL_x000D_
 059 - SECRETARIA MUNICIPAL DE ASSISTÊNCIA SOCIAL_x000D_
 050059.08122002211.XXX - CONSTRUÇÃO DO CENTRO DE CONVIVÊNCIA DO BAIRRO NOVO TEMPO</t>
   </si>
   <si>
     <t>437</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
     <t>Preto</t>
   </si>
   <si>
-    <t>https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/437/437_texto_integral.pdf</t>
+    <t>http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/437/437_texto_integral.pdf</t>
   </si>
   <si>
     <t>I - INCLUSÃO DE PROJETO:_x000D_
 110 - SECRETARIA MUNICIPAL DE EDUCAÇÃO E CULTURA_x000D_
 119 - SECRETARIA MUNICIPAL DE EDUCAÇÃO E CULTURA_x000D_
 070071.1236500501.XXX - OBRAS E SERVIÇOS DE ENGENHARIA - CONSTRUÇÃO DO "CEIM" DE ARICANGA</t>
   </si>
   <si>
     <t>438</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/438/438_texto_integral.pdf</t>
+    <t>http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/438/438_texto_integral.pdf</t>
   </si>
   <si>
     <t>I - INCLUSÃO DE PROJETO:_x000D_
 080 - SECRETARIA MUNICIPAL DE ESPORTES_x000D_
 089 - SECRETARIA MUNICIPAL DE ESPORTES_x000D_
 080089.2781100551.XXX - TRANSFERÊNCIA AOS BOTAFOGO FUTEBOL CLUBE.............R$ 100.000,00_x000D_
 TOTAL: R$ 100.000,00_x000D_
 II - INDICAÇÃO DOS RECUSOS:_x000D_
 080 - SECRETARIA MUNICIPAL DE ESPORTES_x000D_
 089 - SECRETARIA MUNICIPAL DE ESPORTES_x000D_
 080089.2781100551.036 - TRANSFERÊNCIA À ASSOCIAÇÃO JAGUARÉ ESPORTE CLUBE.......R$ 100.000,00_x000D_
 TOTAL DA DIFERENÇA:............R$ 100.000,00</t>
   </si>
   <si>
     <t>439</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
     <t>ALEX DA IRRIGAÇÃO, CAYO CASAGRANDE</t>
   </si>
   <si>
-    <t>https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/439/439_texto_integral.pdf</t>
+    <t>http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/439/439_texto_integral.pdf</t>
   </si>
   <si>
     <t>I - INCLUSÃO DE PROJETO:_x000D_
 100 - SECRETARIA MUNICIPAL DE AGRICULTURA_x000D_
 109 - SECRETARIA MUNICIPAL DE AGRICULTURA_x000D_
 100109.2060100601.XXX - TRANSFERÊNCIA À ASSOCIAÇÃO DOS CAFEICULTORES DAS ABÓBORAS DE JAGUARÉ - ACAJ_x000D_
 333504100000 - CONTRIBUIÇÕES ..........R$ 30.000,00 F.:XXX_x000D_
 TOTAL DA INCLUSÃO...........R$ 30.000,00_x000D_
 II - INDICAÇÃO DOS RECURSOS:_x000D_
 030 - SECRETARIA MUNICIPAL DE ADMINISTRAÇÃO_x000D_
 039 - SECRETARIA MUNICIPAL DE ADMINISTRAÇÃO_x000D_
 33903900000 - OUTROS SERVIÇOS DE TERCEIROS-PJ.......R$ 30.0000,00 F.:052_x000D_
 TOTAL DA DIFERENÇA:........R$ 30.000,00</t>
   </si>
   <si>
     <t>440</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
     <t>Paulo, MILTON</t>
   </si>
   <si>
-    <t>https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/440/440_texto_integral.pdf</t>
+    <t>http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/440/440_texto_integral.pdf</t>
   </si>
   <si>
     <t>I - INCLUSÃO DE PROJETO:_x000D_
 100 - SECRETARIA MUNICIPAL DE AGRICULTURA_x000D_
 109 - SECRETARIA MUNICIPAL DE AGRICULTURA_x000D_
 100109.2060100601.XXX - TRANSFERÊNCIA À ASSOCIAÇÃO DOS PEQUENOS PRODUTORES DO CÓRREGO DA PRATA - APROCOP_x000D_
 33504100000 - CONTRIBUIÇÕES..........R$ 20.000,00 F.:XXX_x000D_
 TOTAL DA INCLUSÃO:.................. R$ 20.000,00_x000D_
 _x000D_
 II - INDICAÇÃO DOS RECURSOS:_x000D_
 010 - GABINETE DO PREFEITO_x000D_
 001 - SECRETARIA MUNICIPAL DE GABINETE_x000D_
 010003.0412200272.002 - DIVULGAÇÃO DOS ATOS E FATOS DA ADMINISTRAÇÃO_x000D_
 33903900000 - OUTROS SERVIÇOS DE TERCEIROS - PESSOA JURÍDICA_x000D_
 TOTAL:.........R$ 10.000,00</t>
   </si>
   <si>
     <t>402</t>
   </si>
   <si>
     <t>EMENM</t>
   </si>
   <si>
     <t>Emenda Modificativa</t>
   </si>
   <si>
-    <t>https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/402/402_texto_integral.pdf</t>
+    <t>http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/402/402_texto_integral.pdf</t>
   </si>
   <si>
     <t>O ART. 6º DO PROJETO DE LEI Nº 002/2013 PASSA A SER A TER A SEGUINTE REDAÇÃO E EM RAZÃO DE ACOLHIMENTO DA EMENDA SUPRESSIVA Nº 001/2013 PASSARÁ A SER ART. 5º:_x000D_
 _x000D_
 ART. 5º. ESTA LEI ENTRA EM VIGOR NA DATA DE SUA PUBLICAÇÃO, REVOGANDO AS DISPOSIÇÕES EM CONTRÁRIO, E REVOGANDO A LEI MUNICIPAL Nº 782 DE 18 DE SETEMBRO 2008, QUE DISPÕE SOBRE A CRIAÇÃO DE GRATIFICAÇÃO POR PRODUTIVIDADE PARA OS ADVOGADOS PERTENCENTES AO QUADRO DE SERVIDORES DO MUNICÍPIO DE JAGUARÉ.</t>
   </si>
   <si>
     <t>404</t>
   </si>
   <si>
-    <t>https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/404/404_texto_integral.pdf</t>
+    <t>http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/404/404_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">O ARTIGO 1º, DO PROJETO DE LEI Nº 007/2013, PASSA A TER A SEGUINTE REDAÇÃO:_x000D_
 ART. 1º - (...)_x000D_
 § (...)_x000D_
 § (...)_x000D_
 § (...)_x000D_
 § 4º O CHEFE DO PODER EXECUTIVO PODERÁ CEDER AS VAGAS REMANESCENTES QUE EXISTIREM NOS VEÍCULOS DISPONIBILIZADOS PARA OS FINS DESTA LEI AOS ESTUDANTES DE ENSINO FUNDAMENTAL E MÉDIO, DESDE QUE NÃO TENHA AUMENTO DE DESPESA PARA A MUNICIPALIDADE._x000D_
 </t>
   </si>
   <si>
     <t>406</t>
   </si>
   <si>
-    <t>https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/406/406_texto_integral.pdf</t>
+    <t>http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/406/406_texto_integral.pdf</t>
   </si>
   <si>
     <t>ART. 1º-(...)_x000D_
 "ART. 9º AOS ESTAGIÁRIOS SERÃO ASSEGURADOS OS SEGUINTES DIREITOS:_x000D_
 I - JORNADA DE ESTÁGIO QUE SERÁ DE ATÉ 20 (VINTE) HORAS SEMANAIS PARA ESTRUDANTES DE ENSINO MÉDIO, DE ATÉ 20 (VINTE) HORAS SEMANAIS, PARA ESTUDANTES DE NÍVEL TÉCNICO DE ATÉ 20 (VINTE) HORAS SEMANAIS PARA ESTUDANTES DE ENSINO SUPERIOR, DEVENDO HAVER COMPATIBILIDADE COM O HORÁRIO ESCOLAR;_x000D_
 II - (...)_x000D_
 III - (...)_x000D_
 IV - (...)</t>
   </si>
   <si>
     <t>408</t>
   </si>
   <si>
     <t>Preto, FIO SIQUEIRA</t>
   </si>
   <si>
-    <t>https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/408/408_texto_integral.pdf</t>
+    <t>http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/408/408_texto_integral.pdf</t>
   </si>
   <si>
     <t>O ART. 1º DO PROJETO DE LEI Nº 022/2013 PASSA A TER A SEGUINTE REDAÇÃO:_x000D_
 "ART. 5º - FICAM AINDA AUTORIZADOS A ABRIR CRÉDITOS ADICIONAIS SUPLEMENTARES ATÉ O LIMITE DE 30% (TRINTA POR CENTO) DO TOTAL DA DESPESA AUTORIZADA EM SEUS RESPECTIVOS ORÇAMENTOS, PARA REFORÇO DE DOTAÇÕES ORÇAMENTÁRIAS CONSIDERANDO-SE RECURSOS DISPONÍVEIS PARA TAL, OS DEFINIDOS NO § 1º, DO ART. 43, DA LEI 4.320/64 (ART. 108, I, DA LEI ORGÂNICA C/C AS DISPOSIÇÕES DO ART. 44, § 4º, DA LEI DE DIRETRIZES ORÇAMENTÁRIAS DE 2013".</t>
   </si>
   <si>
     <t>410</t>
   </si>
   <si>
-    <t>https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/410/410_texto_integral.pdf</t>
+    <t>http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/410/410_texto_integral.pdf</t>
   </si>
   <si>
     <t>O ARTIGO 9º, DO PROJETO DE LEI Nº 025/2013, PASSA A TER A SEGUINTE REDAÇÃO:_x000D_
 _x000D_
 ART. 9º. DESDE JÁ, FICA AUTORIZADO A INCLUSÃO DA DESPESA NO PPA DESTE MUNICÍPIO DO QUADRIÊNIO 2010/2012, APROVADO PELA LEI Nº856, DE 02 DE DEZEMBRO DE 2009, ASSIM COMO INCLUSÃO DO PROGRAMA "BARRAGEM LEGAL" NO ANEXO I DA LEI DE DIRETRIZES ORÇAMENTÁRIAS (LDO) APROVADO PELA LEI 1021, DE 03 DE JULHO DE 2012 E ORÇAMENTO ANUAL (LOA) APROVADO PELA LEI Nº 1038, DE 18 DE DEZEMBRO DE 2012.</t>
   </si>
   <si>
     <t>411</t>
   </si>
   <si>
     <t>Elizeu</t>
   </si>
   <si>
-    <t>https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/411/411_texto_integral.pdf</t>
+    <t>http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/411/411_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">OS INCISOS XX, XLII, LIII, XLIX, LXXXII E LXXXIV DO PROJETO DE LEI Nº 027/2013 PASSAM A VIGORAR DA SEGUINTE FORMA:_x000D_
 _x000D_
 XX - PROTEÇÃO A POPULAÇÃO MAIS CARENTE, EM ESPECIAL GESTANTE, AO NASCITURO, AO RECÉM NASCIDO, À CRIANÇA, AO ADOLESCENTE, AO IDOSO E A POPULAÇÃO VULNERÁVEL E EM RISCO SOCIAL EM GERAL ATRAVÉS DE PROJETOS E PROGRAMAS DESENVOLVIDOS E MANTIDOS PELO MUNICÍPIO POR MEIO DO FUNDO MUNICIPAL DE ASSISTÊNCIA SOCIAL - FMAS - SOB GESTÃO DA SECRETARIA MUNICIPAL DE ASSISTÊNCIA SOCIAL, DESTACANDO O AUXILIO PARA ORNAMENTAÇÃO DE FUNERAL E TRANSPORTE COLETIVO EM COMUNIDADES QUE NÃO POSSUEM CEMITÉRIO._x000D_
 XLII - REFORMA, MANUTENÇÃO, AMPLIAÇÃO E OU CONSTRUÇÃO DE PRÉDIO DA EDUCAÇÃO INFANTIL E OU DO ENSINO FUNDAMENTAL, COM AQUISIÇÃO DE TERRENOS, SE NECESSÁRIOS, DOTANDO-OS, INCLUSIVE, DE MUROS OU CERCAS DE PROTEÇÃO, BANHEIROS, INSTALAÇÕES DE ÁGUA, ENERGIA ELÉTRICA E ESGOTO SANITÁRIO, EM ESPECIAL A REFORMA DA E.M.E.F SANTA RITA DE CÁSSIA._x000D_
 XLIX - MANUTENÇÃO E DESENVOLVIMENTO DE ATIVIDADES QUE OBJETIVA A EDUCAÇÃO PARA JOVENS E ADULTOS, EM ESPECIAL INCENTIVO AO CURSO TÉCNICO._x000D_
 LIII - REALIZAÇÃO DAS FESTIVIDADES DE EMANCIPAÇÃO POLÍTICA DO MUNICÍPIO DE JAGUARÉ, APOIO ÀS MANIFESTAÇÕES FOLCLÓRICAS, BEM COMO APOIO AO EVENTO "CANTA JAGUARÉ"._x000D_
 LXXXII - REVESTIMENTO OU PAVIMENTAÇÃO ASFÁLTICA DE ESTRADAS VICINAIS, INCLUSIVE A REALIZAÇÃO DE OBRAS, SERVIÇOS PRELIMINARES, SERVIÇOS COMPLEMENTARES E DE OBRAS DE ARTE (PONTES, BUEIROS, PASSAGEM DE GADO...ETC); EM ESPECIAL A CONSTRUÇÃO DE UMA PONTE NA COMUNIDADE ARICANGA._x000D_
 LXXXVI - CONSTRUÇÃO DE ABRIGOS PARA PASSAGEIROS COM CALÇAMENTO EM PONTOS DE EMBARQUE E DESEMBARQUE DE PASSAGEIROS, SENDO DOIS DESSE PONTOS NA COMUNIDADE DO PALMITO._x000D_
 </t>
   </si>
   <si>
     <t>412</t>
   </si>
   <si>
     <t>ALEX DA IRRIGAÇÃO, PEDRO  DRAGO</t>
   </si>
   <si>
-    <t>https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/412/412_texto_integral.pdf</t>
+    <t>http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/412/412_texto_integral.pdf</t>
   </si>
   <si>
     <t>O INCISO LXXXV DO PROJETO DE LEI Nº 027/2013, PASSA A VIGORAR COM A SEGUINTE REDAÇÃO:_x000D_
 LXXXV - EXECUÇÃO DE OBRAS DE PAVIMENTAÇÃO DE RUAS, AVENIDAS E OU LOGRADOUROS PÚBLICOS NA SEDE MUNICIPAL E NOS DISTRITOS, INCLUSIVE CONSTRUÇÃO DE MEIOS-FIOS, GUIAS SARJETAS E ELIMINAÇÃO DE PONTOS DE ACÚMULOS DE ÁGUAS PLUVIAIS, EM ESPECIAL PAVIMENTAÇÃO DA RUA PRINCIPAL DA COMUNIDADE DO CÓRREGO DAS ABÓBORAS E RUAS DO BAIRRO VISTA I E II.</t>
   </si>
   <si>
     <t>413</t>
   </si>
   <si>
     <t>Elizeu, ALEX DA IRRIGAÇÃO</t>
   </si>
   <si>
-    <t>https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/413/413_texto_integral.pdf</t>
+    <t>http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/413/413_texto_integral.pdf</t>
   </si>
   <si>
     <t>O INCISO LVI DO PROJETO DE LEI Nº 027/2013, PASSA A VIGORAR COM A SEGUINTE REDAÇÃO:_x000D_
 LVI - REFORMA, MANUTENÇÃO COM DEVIDA IRRIGAÇÃO AMPLIAÇÃO E OU CONSTRUÇÃO DE GINÁSIO POLIESPORTIVO, CAMPOS DE FUTEBOL E OU DE QUADRAS POLIESPORTIVAS, NO MUNICÍPIO, INCLUSIVE COM AQUISIÇÃO DE TERRENOS, SE NECESSÁRIO; EM ESPECIAL A CONSTRUÇÃO DE UMA QUADRA POLIESPORTIVA NO PALMITO, DE UM CAMPO DE FUTEBOL NO ARICANGA E A COBERTURA DA QUADRA DO PALMITINHO, CONSTRUÇÃO DE UMA QUADRA POLIESPORTIVA DA COMUNIDADE DO SÃO PAULINHO, ARQUIBANCADA NO CAMPO DE FUTEBOL DO BAIRRO BOA VISTA, CAMPO DE FUTEBOL NA COMUNIDADE SANTA RITA DE CÁSSIA - CAHIMBAL.</t>
   </si>
   <si>
     <t>414</t>
   </si>
   <si>
-    <t>https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/414/414_texto_integral.pdf</t>
+    <t>http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/414/414_texto_integral.pdf</t>
   </si>
   <si>
     <t>OS INCISOS XXXVIII, LXXV E LXXX DO PROJETO DE LEI Nº 027/2013, PASSAM A TER A VIGORAR COM A SEGUINTE REDAÇÃO:_x000D_
 XXXVIII - A REFORMA, MANUTENÇÃO, AMPLIAÇÃO E OU CONSTRUÇÃO DE PRÉDIO DE ATENDIEMNTO BÁSICO A SAÚDE, COM AQUISIÇÃO DE TERRENOS, SE NECESSÁRIO, DOTANDO-OS, INCLUSIVE, DE MUROS OU CERCAS DE PROTEÇÃO, BANHEIROS, INSTALAÇÕES DE ÁGUA, ENERGIA ELÉTRICA E ESGOTO SANITÁRIO, EM ESPECIAL A CONSTRUÇÃO DO POSTO DE SAÚDE NO BAIRRO NOVO TEMPO._x000D_
 LXXV - CONSTRUÇÃO, AMPLIAÇÃO E OU REFORMA DE PRAÇAS, PARQUES E JARDINS PÚBLICOS NO MUNICÍPIO, EM ESPECIAL CONSTRUÇÃO DA PRAÇA DO BAIRRO SEAC._x000D_
 LXXX - PERFURAÇÃO DE POÇOS ARTESIANOS, ATENDIDA A LEGISLAÇÃO PERTINENTE; CONSTRUÇÃO EM ESPECIAL DE POÇOS ARTESIANOS NAS COMUNIDADES DE SÃO PAULINHO E SÃO JUDAS TADEU.</t>
   </si>
   <si>
     <t>419</t>
   </si>
   <si>
     <t>Elizeu, MILTON</t>
   </si>
   <si>
-    <t>https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/419/419_texto_integral.pdf</t>
+    <t>http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/419/419_texto_integral.pdf</t>
   </si>
   <si>
     <t>O INCISO LXXVI DO PROJETO DE LEI Nº 027/2013, PASSA A VIGORAR COM A SEGUINTE REDAÇÃO:_x000D_
 LXXVI - CONSTRUÇÃO, AMPLIAÇÃO E OU REFORMA DE CEMITÉRIO PÚBLICOS NO MUNICÍPIO, INCLUSIVE AQUISIÇÕES DE TERRENOS, SE NECESSÁRIOS; EM ESPECIAL A CONSTRUÇÃO DO CEMITÉRIO NO PALMITO DEVIDAMENTE MURADO E AMPLIAÇÃO DO CEMITÉRIO DO BARRA SECA DE PONTE NOVA.</t>
   </si>
   <si>
     <t>420</t>
   </si>
   <si>
-    <t>https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/420/420_texto_integral.pdf</t>
+    <t>http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/420/420_texto_integral.pdf</t>
   </si>
   <si>
     <t>O ART. 1º DO PROJETO DE LEI Nº 029/2013, PASSA A VIGORAR COM A SEGUINTE REDAÇÃO:_x000D_
 ART. 1º FICA O CHEFE DO PODEREXECUTIVO MUNICIPAL AUTORIZADO A REALIZAR COMPLEMENTAÇÃO DE DESPESAS, DO TIPO TRANSFERÊNCIAS E INSTITUIÇÕES PRIVADAS SEM FINS LUCRATIVOS, NA ORDEM DE R$ 30.000,00 (TRINTA MIL REAIS), EM FAVOR DA ASSOCIAÇÃO DESPORTIVA BOTAFOGO FC DE JAGUARÉ, PESSOA JURÍDICA DE DIREITO PRIVADO, CNPJ Nº 27.559.7223/0001-81, COMSEDE NESTA CIDADE, A SER EFETIVADA MEDIANTE ASSINATURA DE ADITIVO AO CONVÊNIO Nº001/2013.</t>
   </si>
   <si>
     <t>422</t>
   </si>
   <si>
-    <t>https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/422/422_texto_integral.pdf</t>
+    <t>http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/422/422_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONSIGNE, EM ANEXO PRÓPRIO, AO PROJETO DE LEI Nº 056/2013, SENDO A NUMERAÇÃO REDISTRIBUÍDA EM SISTEMA PRÓPRIO, O SEGUINTE:_x000D_
 110 - SECRETARIA MUNICIPAL DE ESPORTES_x000D_
 119 - SECRETARIA DE OBRAS E SERVIÇOS URBANOS_x000D_
 1) DESCRIÇÃO:_x000D_
 1.036 - TRANSFERÊNCIA À ASSOCIAÇÃO JAGUARÉ ESPORTE CLUBE:_x000D_
 PROJEÇÃO 2014: 200.000,00_x000D_
 PROJEÇÃO 2015: 210.000,00_x000D_
 PROJEÇÃO 2016: 220.000,00_x000D_
 PROJEÇÃO 2017: 230.000,00_x000D_
 _x000D_
 2) DESCRIÇÃO_x000D_
 1.007 - OBRAS E SERVIÇOS DE ENGENHARIA:_x000D_
 PROJEÇÃO 2014: 350.000,00_x000D_
 PROJEÇÃO 2015: 1.265.000,00_x000D_
 PROJEÇÃO 2016: 1.280.000,00_x000D_
 PROJEÇÃO 2017: 1.300.000,00</t>
   </si>
   <si>
     <t>423</t>
   </si>
   <si>
-    <t>https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/423/423_texto_integral.pdf</t>
+    <t>http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/423/423_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONSIGNE, EM ANEXO PRÓPRIO, AO PROJETO DE LEI Nº 056/2013, SENDO A NUMERAÇÃO REDISTRIBUÍDA EM SISTEMA PRÓPRIO, O SEGUINTE:_x000D_
 150 - SECRETARIA MUNICIPAL DE CIDADANIA E SEGURANÇA PÚBLICA_x000D_
 159 - SECRETARIA MUNICIPAL DE CIDADANIA E SEGURANÇA PÚBLICA_x000D_
 1) DESCRIÇÃO:_x000D_
 PROJEÇÃO 2015: 210.000,00</t>
   </si>
   <si>
     <t>425</t>
   </si>
   <si>
     <t>O INCISO II DO ART. 15 DO PROJETO DE LEI Nº 067/2013 PASSA A TER A SEGUINTE REDAÇÃO:_x000D_
 II - MULTA DE ATÉ 2.500 VALORES DE REFERENCIA DO TESOURO ESTADUAL - VRTE, NOS CASOS DE REINCIDÊNCIA, DOLO OU MÁ FÉ.</t>
   </si>
   <si>
     <t>426</t>
   </si>
   <si>
     <t>441</t>
   </si>
   <si>
-    <t>https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/441/441_texto_integral.pdf</t>
+    <t>http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/441/441_texto_integral.pdf</t>
   </si>
   <si>
     <t>O ART. 5º DO PROJETO DE LEI Nº 068/2013 PASSA A VIGORAR COM A SEGUINTE REDAÇÃO:_x000D_
 ART. 5º - FICAM AINDA AUTORIZADOS A ABRIR CRÉDITOS ADICIONAIS SUPLEMENTARES ATÉ O LIMITE DE 10% (DEZ POR CENTO) DO TOTAL DA DESPESA AUTORIZADA EM SEUS RESPECTIVOS ORÇAMENTOS, PARA REFORÇO DE DOTAÇÕES ORÇAMENTÁRIAS, CONSIDERANDO-SE RECURSOS DISPONÍVEIS PARA TAL, OS DEFINIDOS NO § 1º, DO ART. 43, DA LEI 4.320/64 (ART. 108,I, DA LEI ORGÂNICA CC. COM AS DISPOSIÇÕES DO ART. 44, §, DA LELI DE DIRETRIZES ORÇAMENTÁRIAS DE 2014).</t>
   </si>
   <si>
     <t>442</t>
   </si>
   <si>
-    <t>https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/442/442_texto_integral.pdf</t>
+    <t>http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/442/442_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">I - INCLUSÕES NA SECRETARIA MUNICIPAL DE EDUCAÇÃO E CULTURA:_x000D_
 070 - SECRETARIA MUNICIPAL DE EDUCAÇÃO E CULTURA_x000D_
 071 - GERÊNCIA TÉCNICO-PEDAGÓGICA_x000D_
 070071.1236200502.044 - TRANSFERÊNCIA À ESCOLA FAMÍLIA AGRÍCOLA DE JAGUARÉ_x000D_
 33504300000 - SUBVENÇÕES SOCIAIS_x000D_
 TOTAL. R$ 132.000,00_x000D_
 TOTAL DA DIFERENÇA: R$ 12.000,00_x000D_
 II - INDICAÇÃO DOS RECURSOS:_x000D_
 010 - GABINETE DO PREFEITO_x000D_
 001 - SECRETARIA MUNICIPAL DE GABINETE_x000D_
 010003.0412200272.002 - DIVULGAÇÃO DOS ATOS E FATOS DA ADMINISTRAÇÃO_x000D_
 33903900000 - OUTROS SERVIÇOS DE TERCEIROS  - PESSOA JURÍDICA_x000D_
 TOTAL DA DIFERENÇA:........R$ 12.000,00_x000D_
 </t>
   </si>
   <si>
     <t>443</t>
   </si>
   <si>
-    <t>https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/443/443_texto_integral.pdf</t>
+    <t>http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/443/443_texto_integral.pdf</t>
   </si>
   <si>
     <t>I - INCLUSÃO NA SECRETARIA MUNICIPAL DE EDUCAÇÃO E CULTURA:_x000D_
 080 - SECRETARIA MUNICIPAL DE ESPORTES_x000D_
 089 - SECRETARIA MUNICIPAL DE ESPORTES_x000D_
 080089.2781200552.052 - PROMOÇÃO DE EVENTOS ESPORTIVOS E DE LAZER_x000D_
 33903100000 - PREMIAÇÕES CULTURAIS, ARTÍSTICAS, CIENTIFICAS, DESPORTIVAS E OUTRAS_x000D_
 TOTAL................R$ 60.000,00_x000D_
 TOTAL DA DIFERENÇA:............R$ 35.000,00_x000D_
 II - INDICAÇÃO DOS RECURSOS:_x000D_
 010 - GABINETE DO PREFEITO_x000D_
 001 - SECRETARIA MUNICIPAL DE GABINETE_x000D_
 010003.0412200272.002 - DIVULGAÇÃO DOS ATOS E FATOS DA ADMINISTRAÇÃO_x000D_
 3390390000 - OUTROS SERVIÇOS DE TERCEIROS - PESSOA JURÍDICA_x000D_
 TOTAL DA DIFERENÇA: R$ 35.000,00</t>
   </si>
   <si>
     <t>444</t>
   </si>
   <si>
-    <t>https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/444/444_texto_integral.pdf</t>
+    <t>http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/444/444_texto_integral.pdf</t>
   </si>
   <si>
     <t>I - INCLUSÃO DE PROJETO:_x000D_
 000 - CÂMARA MUNICIPAL DE JAGUARÉ_x000D_
 009 - CÂMARA MUNICIPAL DE JAGUARÉ_x000D_
 000009.020200025.001 - MANUTENÇÃO DAS ATIVIDADES DO LEGISLATIVO MUNICIPAL_x000D_
 339014000000 - DIÁRIAS - PESSOA CIVIL..........R$ 242.000,00_x000D_
 TOTAL:R$ 242.000,00_x000D_
 TOTAL DA DIFERENÇA:........R$ 90.000,00_x000D_
 II - INDICAÇÃO DOS RECURSOS:_x000D_
 000 - CÂMARA MUNICIPAL DE JAGUARÉ_x000D_
 009 - CÂMARA MUNICIPAL DE JAGUARÉ_x000D_
 0000009.01031000013.002 - READEQUAÇÃO DAS INSTALAÇÕES DA CÂMARA DE JAGUARÉ_x000D_
 44905100000 - OBRAS E INSTALAÇÕES.................R$ 35.000,00_x000D_
 _x000D_
 000 - CÂMARA MUNICIPAL DE JAGUARÉ_x000D_
 009 - CÂMARA MUNICIPAL DE JAGUARÉ_x000D_
 000009.01031000013.003 - AQUISIÇÃO DE VEÍCULOS AUTOMOTORES_x000D_
 44905200000 - EQUIPAMENTO E MATERIAL PERMANENTE..................R$ 45.000,00_x000D_
 _x000D_
 000 - CÂMARA MUNICIPAL DE JAGUARÉ_x000D_
 009 - CÂMARA MUNICIPAL DE JAGUARÉ_x000D_
 000009.0112200024.002 - MANUTENÇÃO E DESENVOLVIMENTO DAS ATIVIDADES ADMINISTRATIVAS DA CMJ_x000D_
 31909200000 - DESPESAS DE EXERCÍCIOS ANTERIORES...........R$ 10.000,00_x000D_
 TOTAL DA DIFERENÇA:........R$ 90.000,00</t>
   </si>
   <si>
     <t>445</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
     <t>Paulo</t>
   </si>
   <si>
-    <t>https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/445/445_texto_integral.pdf</t>
+    <t>http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/445/445_texto_integral.pdf</t>
   </si>
   <si>
     <t>O ART. 1º DO PROJETO DE LEI Nº 074/2013 PASSA A TER A SEGUINTE REDAÇÃO:_x000D_
 O ART. 5º DA LEI Nº 1038, DE 18 DE DEZEMBRO DE 2012 - LEI ORÇAMENTÁRIA ANUAL DE 2013 - ALTERADO PELA LEI 1066, DE 22 DE MAIO DE 2013, PASSA A VIGORAR COM A SEGUINTE REDAÇÃO:_x000D_
 "ART. 5º - FICAM AUTORIZADOS A ABRIS CRÉDITOS ADICIONAIS SUPLEMENTARES ATÉ O LIMITE DE 40,0% (QUARENTA POR CENTO)DO TOTAL DA DESPESA AUTORIZADA EM SEUS RESPECTIVOS ORÇMENTOS, PARA REFORÇO DE DOTAÇÕES ORÇAMENTÁRIAS, CONSIDERANDO-SE RECURSOS DISPONÍVEIS PARA TAL, OS DEFINIDOS NO § 1º, DO ART. 43, DA LEI Nº 4.320/64 (ART. 108, I, DA LEI ORGÂNICA CC. COM AS DISPOSIÇÕES DO ART. 44, § 4º, DA LEI DE DIRETRIZES ORÇAMENTÁRIAS DE 2013".</t>
   </si>
   <si>
     <t>405</t>
   </si>
   <si>
     <t>EMESU</t>
   </si>
   <si>
     <t>Emenda Substitutiva</t>
   </si>
   <si>
-    <t>https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/405/405_texto_integral.pdf</t>
+    <t>http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/405/405_texto_integral.pdf</t>
   </si>
   <si>
     <t>§ 1º " O CONSELHO MUNICIPAL DE SAÚDE DO MUNICÍPIO DE JAGUARÉ, ES (CMS) RESPEITADO O PRINCIPIO DA PARIDADE, SERÁ COMPOSTO PELO COMPOSTO PELO SECRETÁRIO MUNICIPAL DE SAÚDE, COMO MEBRO NATO, VEDA A SUA CONCORRÊNCIA À PRESIDÊNCIA, POR CONSELHEIROS E SEUS RESPECTIVOS SUPLENTES, ESCOLHIDOS ENTRE REPRESENTANTES DE USUÁRIOS, DE ENTIDADES REPRESENTATIVAS DE TRABALHADORES DE SAÚDE, DO GOVERNO E DE PRESTADORES DE SERVIÇOS DE SAÚDE, TODOS SENDO QUE A DISPOSIÇÃO DAS VAGAS OBEDECERÁ A SEGUINTE DIVISÃO DE ACORDO COM OS PERCENTUAIS FIXADOS PELE NORMATIZAÇÃO FEDERAL:_x000D_
 ....</t>
   </si>
   <si>
     <t>401</t>
   </si>
   <si>
     <t>EMENS</t>
   </si>
   <si>
     <t>Emenda Supressiva</t>
   </si>
   <si>
     <t>LENA</t>
   </si>
   <si>
-    <t>https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/401/401_texto_integral.pdf</t>
+    <t>http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/401/401_texto_integral.pdf</t>
   </si>
   <si>
     <t>FICA SUPRIMIDO O "PARAGRAFO ÚNICO" DO ARTIGO 8º DO PROJETO DE LEI Nº 001/2013.</t>
   </si>
   <si>
     <t>403</t>
   </si>
   <si>
-    <t>https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/403/403_texto_integral.pdf</t>
+    <t>http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/403/403_texto_integral.pdf</t>
   </si>
   <si>
     <t>FICA SUPRIMIDO A ART. 5º DO PROJETO DE LEI Nº 002/2013, JUNTAMENTE COM AS SUAS ATRIBUIÇÕES, PARA MANTER-SE AS ATRIBUIÇÕES EM VIGOR, CONSTANTES DO ANEXO V DA LEI MUNICIPAL Nº 682 DE 15 DEZEMBRO DE 2006, "QUANDO DA ÁREA DO DIREITO".</t>
   </si>
   <si>
     <t>409</t>
   </si>
   <si>
-    <t>https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/409/409_texto_integral.pdf</t>
+    <t>http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/409/409_texto_integral.pdf</t>
   </si>
   <si>
     <t>FICA SUPRIMIDO O ART. 6º DO PROJETO DE LEI Nº 024/2013.</t>
   </si>
   <si>
     <t>424</t>
   </si>
   <si>
-    <t>https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/424/424_texto_integral.pdf</t>
+    <t>http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/424/424_texto_integral.pdf</t>
   </si>
   <si>
     <t>O ARTIGO 1º DO PROJETO DE LEI Nº 064/2013, PASSA A VIGORAR COM A SEGUINTE REDAÇÃO:_x000D_
 ART. 1º - FICA DENOMINADA "UNIDADE DE SAÚDE INÊS SARTÓRIO ALTOÉ", A UNIDADE DE SAÚDE NO DISTRITO DE NOSSA SENHORA DE FÁTIMA DE FÁTIMA, NO MUNICÍPIO DE JAGUARÉ-ES.</t>
   </si>
   <si>
     <t>393</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
-    <t>https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/393/393_texto_integral.pdf</t>
+    <t>http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/393/393_texto_integral.pdf</t>
   </si>
   <si>
     <t>I - PROVIDENCIAS QUANTO À ILUMINAÇÃO AO LONGO TREVO PALMITO QUE DÁ A FAZENDA ALEGRE (APROXIMADAMENTE 500 METROS - DO PALMITO ATÉ O SÍTIO SÃO JOÃO MOISES;_x000D_
 II - PROVIDENCIAS QUANTO A ILUMINAÇÃO NO FINAL DA RUA 07 DE SETEMBRO, PALMITO;_x000D_
 III - A IMPLANTAÇÃO DE MAIS 02 ABRIGOS NOS PONTOS DE ÔNIBUS NA COMUNIDADE DO PALMITO;_x000D_
 IV - PROVIDENCIAS QUANTO A AQUISIÇÃO DE UMA ÁREA DE TERRAS NA COMUNIDADE DO PALMITO PARA A CONSTRUÇÃO DE UM CEMITÉRIO;_x000D_
 V - PROVIDENCIA PARA A CONCLUSÃO DAS OBRAS NAS MARGINAIS DA BR 101, COMUNIDADE DO PALMITO;_x000D_
 VI - CALÇAMENTO DO BECO DE FÁTIMA;_x000D_
 VII - CALÇAMENTO NA RUA JOSIAS BASSETI, BAIRRO IRMÃ TEREZA ALTOÉ;_x000D_
 VIII - CONSTRUÇÃO DE UMA PRAÇA MA COMUNIDADE DO PALMITO;_x000D_
 IX - PROVIDENCIAS NA ORNAMENTAÇÃO TIPO PAISAGISMO NO TREVO DO PALMITO - BR 101; E_x000D_
 X - PROVIDENCIAS QUANTO A REGULARIZAÇÃO DOS BAIRROS DA SEDE DO MUNICÍPIO, E NO INTERIOR, COM MÉDIA DE URGÊNCIA NA COMUNIDADE DO PALMITO.</t>
   </si>
   <si>
     <t>245</t>
   </si>
   <si>
-    <t>https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/245/245_texto_integral.pdf</t>
+    <t>http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/245/245_texto_integral.pdf</t>
   </si>
   <si>
     <t>I - CALÇAMENTO DOS TRECHOS NÃO PAVIMENTADOS DAS RUAS PADRE LEANDRO ALTOÉ, CIRO RODRIGUES, OLINDA MARTINS, LUIZ FALCHETO, DURVAL VIERIA E ALDEMAR CERUTI, TODOS NO BAIRRO TREVIZAN._x000D_
 II - CALÇAMENTO DA RUA ASSUNTA VENTURINI, BAIRRO IRMÃ TEREZA, NO TRECHO QUE VAI DA RUA TREZE DE DEZEMBRO ATÉ O LOTEAMENTO RIVIERA, REFERENDANDO, A RUA AO LADO DO CEMITÉRIO MUNICIPAL._x000D_
 III - CALÇAMENTO DA RUA ALPHEU SOSSAI, NO TRCEHO AO LADO DO CAMPO BOM DE BOLA, QUE VAI DA RUA NOEL SILVA ATÉ A RUA ANGELO MORELO</t>
   </si>
   <si>
     <t>246</t>
   </si>
   <si>
-    <t>https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/246/246_texto_integral.pdf</t>
+    <t>http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/246/246_texto_integral.pdf</t>
   </si>
   <si>
     <t>I - REPOSIÇÃO DE LÂMPADAS NOS POSTES LOCALIZADOS DENTRO DO CEMITÉRIO MUNICIPAL.</t>
   </si>
   <si>
     <t>400</t>
   </si>
   <si>
-    <t>https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/400/400_texto_integral.pdf</t>
+    <t>http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/400/400_texto_integral.pdf</t>
   </si>
   <si>
     <t>QUE O PODER EXECUTIVO MUNICIPAL VIABILIZE A PAVIMENTAÇÃO ASFÁLTICA/CALÇAMENTO NA RUA ADEMAR SCANDIAN, ATRÁS DO CEMITÉRIO ÁGUA LIMPA, JAGUARÉ-ESPIRITO SANTO.</t>
   </si>
   <si>
     <t>247</t>
   </si>
   <si>
-    <t>https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/247/247_texto_integral.pdf</t>
+    <t>http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/247/247_texto_integral.pdf</t>
   </si>
   <si>
     <t>I - CENTRO DE CONVIVÊNCIA NO BAIRRO NOVO TEMPO;_x000D_
 II - POSTO DE SAÚDE;_x000D_
 III - CALÇAMENTO COM ASFALTO DA RUA QUE LIGA A ESTRADA DAS ABÓBORAS AO BAIRRO NOVO TEMPO, COM VIAS CICLÍSTICAS E COM ARBORIZAÇÃO;_x000D_
 IV - ÁREA DE ESPORTE "CAMPO E QUADRA";_x000D_
 V - ACADEMIA POPULAR; E_x000D_
 VI - VOLTA DO FUNCIONAMENTO DO HORTÃO MUNICIPAL.</t>
   </si>
   <si>
     <t>248</t>
   </si>
   <si>
-    <t>https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/248/248_texto_integral.pdf</t>
+    <t>http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/248/248_texto_integral.pdf</t>
   </si>
   <si>
     <t>I - APRESENTAR PROPOSTAS DE PROJETO PARA FINS DE PARTICIPAÇÃO NO PROGRAMA À IMPLEMENTAÇÃO DO PROGRAMA MINHA CASA, MINHA VIDA EM MUNICÍPIOS COM POPULAÇÃO DE ATÉ 50.000 (CINQUENTA MIL) HABITANTES, OPERADO COM RECURSOS DISPONIBILIZADOS POR MEIO DE OFERTA PÚBLICA EXCLUSIVAMENTE POR MEIO DE PREENCHIMENTO DO FORMULÁRIO, DISPONIBILIZADO NO SÍTIO ELETRÔNICO DO MINISTÉRIO DAS CIDADES (HTTP://WWW.CIDADES.GOV.BR/IMAGES/STORIES/ARQUIVOSSNH/PAC/PORTARIA_N_56_01-02-2013.PDF).</t>
   </si>
   <si>
     <t>249</t>
   </si>
   <si>
-    <t>https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/249/249_texto_integral.pdf</t>
+    <t>http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/249/249_texto_integral.pdf</t>
   </si>
   <si>
     <t>I - INSTALAÇÃO DE UM PORTAL DE ENTRADA NA CIDADE DE JAGUARÉ</t>
   </si>
   <si>
     <t>250</t>
   </si>
   <si>
-    <t>https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/250/250_texto_integral.pdf</t>
+    <t>http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/250/250_texto_integral.pdf</t>
   </si>
   <si>
     <t>I - UTILIZAÇÃO DE CARRO FUMACÊ NA SEDE DO MUNICÍPIO E NOS DISTRITOS.</t>
   </si>
   <si>
     <t>251</t>
   </si>
   <si>
-    <t>https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/251/251_texto_integral.pdf</t>
+    <t>http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/251/251_texto_integral.pdf</t>
   </si>
   <si>
     <t>I - RECOLHIMENTO DOS RESTOS DE CONSTRUÇÕES  (ENTULHOS), NAS RUAS DE JAGUARÉ.</t>
   </si>
   <si>
     <t>252</t>
   </si>
   <si>
-    <t>https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/252/252_texto_integral.pdf</t>
+    <t>http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/252/252_texto_integral.pdf</t>
   </si>
   <si>
     <t>I - CUMPRIMENTO DO ESTATUTO E PLANO DE CARGOS E CARREIRAS DO MAGISTÉRIO PÚBLICO MUNICIPAL DE JAGUARÉ, DE ACORDO COM COM A LEI DO PISO SALARIAL NACIONAL DO MAGISTÉRIO.</t>
   </si>
   <si>
     <t>253</t>
   </si>
   <si>
-    <t>https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/253/253_texto_integral.pdf</t>
+    <t>http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/253/253_texto_integral.pdf</t>
   </si>
   <si>
     <t>I - CONSTRUÇÃO DE SALA DE AULA NA EMEIEF JAPIRA.</t>
   </si>
   <si>
     <t>254</t>
   </si>
   <si>
-    <t>https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/254/254_texto_integral.pdf</t>
+    <t>http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/254/254_texto_integral.pdf</t>
   </si>
   <si>
     <t>QUER O PODER EXECUTIVO MUNICIPAL VIABILIZE ARQUIBANCADA NO CAMPO DE FUTEBOL NO BAIRRO BOA VISTA II, NESTA CIDADE.</t>
   </si>
   <si>
     <t>255</t>
   </si>
   <si>
-    <t>https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/255/255_texto_integral.pdf</t>
+    <t>http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/255/255_texto_integral.pdf</t>
   </si>
   <si>
     <t>I - PROVIDENCIAS COM MELHORIAS A RUA ROSALINA CÔCO;_x000D_
 II - PROVIDENCIAS COM MELHORIAS A RUA ALÉCIO EPIFHANIO LAQUINI;_x000D_
 III - CRIAÇÃO DE UMA ACADEMIA POPULAR.</t>
   </si>
   <si>
     <t>256</t>
   </si>
   <si>
-    <t>https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/256/256_texto_integral.pdf</t>
+    <t>http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/256/256_texto_integral.pdf</t>
   </si>
   <si>
     <t>I - BOLSAS PARA CURSOS TÉCNICOS;_x000D_
 II - AQUISIÇÃO DE UM TERRENO PARA CAMPO DE FUTEBOL EM ARICANGA;_x000D_
 III - COBERTURA DA QUADRA DE ESPORTES EM PALMITINHO;_x000D_
 IV - OFERECER CURSOS PARA OS PROFISSIONAIS DO TRANSPORTE, PRESTADORES DE SERVIÇO DA PREFEITURA TAIS COMO: CURSOS DE MOTORISTA DE TRANSPORTES DE EMERGÊNCIA PARA MOTORISTA DE AMBULÂNCIA; TRANSPORTES COLETIVO E ESCOLAR PARA TODOS MOTORISTAS DE COLETIVO OU SIMILARES E QUALIDADE NO ATENDIMENTO PARA RECEPCIONISTAS;_x000D_
 V - OFERECER CURSOS GRATUITOS DE MOPP, CARGAS INDIVISÍVEIS, OPERADOR DE GUINDASTE E OPERADOR DE EMPILHADEIRA;_x000D_
 VI - FAZER REPARO URGENTE NA RUA ZILDA SARTÓRIO ALTOÉ (RUA DA ADCON, OU SEJA, BURACO DO SAPO).</t>
   </si>
   <si>
     <t>257</t>
   </si>
   <si>
-    <t>https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/257/257_texto_integral.pdf</t>
+    <t>http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/257/257_texto_integral.pdf</t>
   </si>
   <si>
     <t>I -CONSTRUÇÃO DE POÇO ARTESIANO NA COMUNIDADE SÃO JUDAS TADEU.</t>
   </si>
   <si>
     <t>258</t>
   </si>
   <si>
-    <t>https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/258/258_texto_integral.pdf</t>
+    <t>http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/258/258_texto_integral.pdf</t>
   </si>
   <si>
     <t>I - CONSTRUÇÃO DO ASFALTO DA ESTRADA QUE LIGA A COMUNIDADE BARROQUINHA A COMUNIDADE SÃO JOÃO BOSCO.</t>
   </si>
   <si>
     <t>259</t>
   </si>
   <si>
-    <t>https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/259/259_texto_integral.pdf</t>
+    <t>http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/259/259_texto_integral.pdf</t>
   </si>
   <si>
     <t>I - IMPLANTAÇÃO DO PROJETO DENOMINADO "CAMINHADA ORIENTADA" JUNTO A SECRETÁRIA DE ESPORTES E LAZER DO MUNICIPIO.</t>
   </si>
   <si>
     <t>260</t>
   </si>
   <si>
-    <t>https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/260/260_texto_integral.pdf</t>
+    <t>http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/260/260_texto_integral.pdf</t>
   </si>
   <si>
     <t>I - ILUMINAÇÃO DA ESTRADA PRINCIPAL DA COMUNIDADE SÃO GERALDO.</t>
   </si>
   <si>
     <t>261</t>
   </si>
   <si>
-    <t>https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/261/261_texto_integral.pdf</t>
+    <t>http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/261/261_texto_integral.pdf</t>
   </si>
   <si>
     <t>I - CONSTRUÇÃO DE ARQUIBANCADA CO CAMPO DE FUTEBOL NA COMUNIDADE DAS ABÓBORAS.</t>
   </si>
   <si>
     <t>262</t>
   </si>
   <si>
-    <t>https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/262/262_texto_integral.pdf</t>
+    <t>http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/262/262_texto_integral.pdf</t>
   </si>
   <si>
     <t>I - REFORMA DA QUADRA DE ESPORTES DA COMUNIDADE DO PALMITO;_x000D_
 II - CALÇAMENTO DO MORRO DA ARICANGA;_x000D_
 III - CONSTRUÇÃO DE ARQUIBANCADA NO CAMPO DE FUTEBOL DO PALMITO, PALMITINHO E JAPIRA;_x000D_
 IV - CALÇAMENTO NO PÁTIO DA IGREJA NOSSA SENHORA DAS DORES, LOCALIZADA NA COMUNIDADE DO PALMITINHO, BEM COMO NA IGREJA SANTA LUZIA, LOCALIZADA NA COMUNIDADE DE JAPIRA;_x000D_
 V - REPAROS NO ALAMBRADO E CALÇAMENTO EM FRENTE AO CAMPO DE FUTEBOL DO PALMITO;_x000D_
 VI - CONSTRUÇÃO DE POÇO ARTESIANO NA COMUNIDADE SANTA LUZIA; E_x000D_
 VII - REFORMA DA EMEF SANTA RITA DE CÁSSIA, LOCALIZADO NO PALMITO.</t>
   </si>
   <si>
     <t>263</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/263/263_texto_integral.pdf</t>
+    <t>http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/263/263_texto_integral.pdf</t>
   </si>
   <si>
     <t>I - CONSTRUÇÃO DE 01(UM) ABRIGO DE PASSAGEIROS NO PONTO DE ÔNIBUS LOCALIZADO NO KM 09 DA ESTRADA DE JAGUARÉ (SEDE) AO JIRAU.</t>
   </si>
   <si>
     <t>264</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/264/264_texto_integral.pdf</t>
+    <t>http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/264/264_texto_integral.pdf</t>
   </si>
   <si>
     <t>I - INSTALAÇÃO DE ALAMBRADO DA QUADRA POLIESPORTIVA DE ÁGUA LIMPA;_x000D_
 II - REFORMA DA QUADRA DE ESPORTES DE BARRA SECA DE PONTE NOVA; E_x000D_
 III - CONSTRUÇÃO DE POÇO ARTESIANO NO CAMPO DE FUTEBOL DE ÁGUA LIMPA.</t>
   </si>
   <si>
     <t>265</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/265/265_texto_integral.pdf</t>
+    <t>http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/265/265_texto_integral.pdf</t>
   </si>
   <si>
     <t>I - REPOSIÇÃO DE LAMPADAS E REPARO NA COBERTURA DA QUADRA DE ESPORTES DA COMUNIDADE SÃO JOÃO BOSCO.</t>
   </si>
   <si>
     <t>266</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/266/266_texto_integral.pdf</t>
+    <t>http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/266/266_texto_integral.pdf</t>
   </si>
   <si>
     <t>I - REPOSIÇÃO DE LÂMPADAS NOS POSTES DA RUA ASSUNTA VENTURINI, BAIRRO IRMA TEREZA, NO TRECHO QUE VAI DA RUA TREZE DE DEZEMBRO ATÉ O LOTEAMENTO RIVIERA, REFERENDANDO, A RUA AO LADO DO CEMITÉRIO MUNICIPAL.</t>
   </si>
   <si>
     <t>267</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/267/267_texto_integral.pdf</t>
+    <t>http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/267/267_texto_integral.pdf</t>
   </si>
   <si>
     <t>I - PAVIMENTAÇÃO ASFÁLTICA NA RODOVIA QUE LIGA A SEDE À BR 101, ONDE SE TEM COMO ACESSO A COMUNIDADE DE JAPIRA.</t>
   </si>
   <si>
     <t>268</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/268/268_texto_integral.pdf</t>
+    <t>http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/268/268_texto_integral.pdf</t>
   </si>
   <si>
     <t>I - AUMENTO A LARGURA DE ALGUNS PONTOS CRÍTICOS DA ESTRADA QUE LIGA A RODOVIA DOM JOSÉ DALVIT (PONTE CACHIMBAL) A BR 101, ASSIM COMO A MANUTENÇÃO.</t>
   </si>
   <si>
     <t>269</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/269/269_texto_integral.pdf</t>
+    <t>http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/269/269_texto_integral.pdf</t>
   </si>
   <si>
     <t>I - CONSTRUÇÃO DE UMA PRAÇA NO BAIRRO SEAC.</t>
   </si>
   <si>
     <t>270</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/270/270_texto_integral.pdf</t>
+    <t>http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/270/270_texto_integral.pdf</t>
   </si>
   <si>
     <t>I - INSTALAÇÃO DE LIXEIRAS NA SEDE NO MUNICÍPIO, PRINCIPALMENTE NO CENTRO DA CIDADE, ONDE O FLUXO DE PEDESTRE É CONSTANTE.</t>
   </si>
   <si>
     <t>271</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/271/271_texto_integral.pdf</t>
+    <t>http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/271/271_texto_integral.pdf</t>
   </si>
   <si>
     <t>I - DOAÇÃO DE ÁREA DE TERRA AO ESTADO DO ESPIRITO SANTO PARA CONSTRUÇÃO E INSTALAÇÃO DE POSTO AVANÇADO DO CORPO DE BOMBEIROS.</t>
   </si>
   <si>
     <t>272</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/272/272_texto_integral.pdf</t>
+    <t>http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/272/272_texto_integral.pdf</t>
   </si>
   <si>
     <t>I - COMPRA DE UMA CAVADEIRA HIDRÁULICA.</t>
   </si>
   <si>
     <t>273</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/273/273_texto_integral.pdf</t>
+    <t>http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/273/273_texto_integral.pdf</t>
   </si>
   <si>
     <t>I - CASCALHAR OS MORROS DAS ESTRADAS QUE DÃO ACESSO AS COMUNIDADES DA ABÓBORA, JAPIRA E BARRA SECA DE PONTE NOVA</t>
   </si>
   <si>
     <t>274</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/274/274_texto_integral.pdf</t>
+    <t>http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/274/274_texto_integral.pdf</t>
   </si>
   <si>
     <t>I - PROVIDENCIA COM CALÇAMENTOS DA RUA ANTENOR DE ALMEIDA, EM BARRA SECA PONTE NOVA MUNICÍPIO DE JAGUARÉ;_x000D_
 II - PROVIDENCIA COM MELHORIAS A RUA MANOEL NUNES, EM BARRA SECA PONTE NOVA MUNICÍPIO DE JAGUARÉ;_x000D_
 III - PROVIDENCIA COM MELHORIAS NA CONSTRUÇÃO DA CALÇADA DO CEMITÉRIO VELHO CENTRO, EM FRENTE AO POSTO CAILA, RUA 13 DE DEZEMBRO.</t>
   </si>
   <si>
     <t>275</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/275/275_texto_integral.pdf</t>
+    <t>http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/275/275_texto_integral.pdf</t>
   </si>
   <si>
     <t>I - MUDANÇA DA NOMENCLATURA DE ENDEREÇO, ONDE HOJE SE LÊ RUA UIRAPURU, LEIA-SE AVENIDA NICOLAU FALCHETTO, INICIANDO DA ESQUINA DA PRAÇA DE IGREJA CATÓLICA ATÉ O FINAL DO BAIRRO NOVO TEMPO, ONDE TERMINA A RUA.</t>
   </si>
   <si>
     <t>276</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/276/276_texto_integral.pdf</t>
+    <t>http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/276/276_texto_integral.pdf</t>
   </si>
   <si>
     <t>I - PROVIDENCIAR AS SUBSTITUIÇÕES DOS POSTES DE MADEIRA QUE ESTÃO PRECÁRIOS POR POSTES DE CONCRETOS, NO CENTRO DA CIDADE E BAIRROS.</t>
   </si>
   <si>
     <t>277</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/277/277_texto_integral.pdf</t>
+    <t>http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/277/277_texto_integral.pdf</t>
   </si>
   <si>
     <t>I - IMPLANTAR EM REGIME DE URGÊNCIA NA COMUNIDADE DO PALMITO CURSOS DE BORDADO, CORTE E COSTURA, TENDO EM VISTA QUE A EMPRESA "UNIVEST" PRETENDE TRAZER SUA FABRICA PRA COMUNIDADE, MAS DEPENDE DE MÃO DE OBRA QUALIFICADA.</t>
   </si>
   <si>
     <t>278</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/278/278_texto_integral.pdf</t>
+    <t>http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/278/278_texto_integral.pdf</t>
   </si>
   <si>
     <t>I - IMPLANTAR PARCERIAS COM OS GOVERNOS FEDERAL (MCT - MINISTÉRIO DA CIÊNCIA E TECNOLOGIA) E ESTADUAL, PROJETO JAGUARÉ ONLINE, OU SEJA, INTERNET PARA TODOS.</t>
   </si>
   <si>
     <t>279</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/279/279_texto_integral.pdf</t>
+    <t>http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/279/279_texto_integral.pdf</t>
   </si>
   <si>
     <t>I - CALÇAMENTO DA RUA PROJETADA, NO BAIRRO PALMITAL, REFERENDADO, A RUA PRINCIPAL DO BAIRRO PALMITAL, ANTIGA ESTRADA JAGUARÉ X GIRAL.</t>
   </si>
   <si>
     <t>280</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/280/280_texto_integral.pdf</t>
+    <t>http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/280/280_texto_integral.pdf</t>
   </si>
   <si>
     <t>I - PROVIDENCIAR UNIFORME PARA OS VIGIAS QUE PRESTAM SERVIÇOS NA PREFEITURA DE JAGUARÉ.</t>
   </si>
   <si>
     <t>281</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/281/281_texto_integral.pdf</t>
+    <t>http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/281/281_texto_integral.pdf</t>
   </si>
   <si>
     <t>I - IMPLANTAÇÃO DE INFRAESTRUTURA PATA TELEFONIA MÓVEL EM COMUNIDADE DA ZONA RURAL DE JAGUARÉ, POSSIBILITANDO A INSTALAÇÃO DE ANTENAS, PRINCIPALMENTE NAS COMUNIDADES DE GIRAL, CÓRREGO DA AREIA (TREZE DE SETEMBRO), SÃO BRAZ, FÁTIMA, SÃO JOÃO BOSCO, JAPIRA, ABÓBORA E CACHIMBAL.</t>
   </si>
   <si>
     <t>282</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/282/282_texto_integral.pdf</t>
+    <t>http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/282/282_texto_integral.pdf</t>
   </si>
   <si>
     <t>I - REFORMA DA QUADRA DE ESPORTES E COBERTURA DA COMUNIDADE SÃO PAULINHO;_x000D_
 II - REFORMA DO VESTUÁRIO E BAR ANEXOS AO CAMPO DE FUTEBOL DA COMUNIDADE SÃO PAULINHO;_x000D_
 III - CONSTRUÇÃO DE UM POÇO ARTESIANO NA COMUNIDADE SÃO PAULINHO.</t>
   </si>
   <si>
     <t>283</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/283/283_texto_integral.pdf</t>
+    <t>http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/283/283_texto_integral.pdf</t>
   </si>
   <si>
     <t>I - CALÇAMENTO DA ESTRADA PRINCIPAL E PAISAGISMO DA PRAÇA LOCALIZADA EM FRENTE A IGREJA DA COMUNIDADE DAS ABÓBORAS.</t>
   </si>
   <si>
     <t>284</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/284/284_texto_integral.pdf</t>
+    <t>http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/284/284_texto_integral.pdf</t>
   </si>
   <si>
     <t>I - REESTRUTURAÇÃO DO TRÂNSITO NO CENTRO DE JAGUARÉ-ES.</t>
   </si>
   <si>
     <t>285</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
     <t>FIO SIQUEIRA</t>
   </si>
   <si>
-    <t>https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/285/285_texto_integral.pdf</t>
+    <t>http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/285/285_texto_integral.pdf</t>
   </si>
   <si>
     <t>I - CONSTRUÇÃO DO CAMPO DE FUTEBOL "BOM DE BOLA" EM ÁGUA LIMPA.</t>
   </si>
   <si>
     <t>286</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/286/286_texto_integral.pdf</t>
+    <t>http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/286/286_texto_integral.pdf</t>
   </si>
   <si>
     <t>I - CENTRALIZAÇÃO DE 01 (UMA) AMBULÂNCIA EM ÁGUA LIMPA.</t>
   </si>
   <si>
     <t>287</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/287/287_texto_integral.pdf</t>
+    <t>http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/287/287_texto_integral.pdf</t>
   </si>
   <si>
     <t>I - IMPLANTAÇÃO DO PROJETO "CIDADE DIGITAL" NO MUNICÍPIO DE JAGUARÉ-ES.</t>
   </si>
   <si>
     <t>288</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/288/288_texto_integral.pdf</t>
+    <t>http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/288/288_texto_integral.pdf</t>
   </si>
   <si>
     <t>I - CRIAÇÃO DO SISTEMA MUNICIPAL ANTIDROGAS - SISMAD, PROGRAMA MUNICIPAL ANTIDROGAS-PROMAD, CONSELHO MUNICIPAL ANTIDROGAS E FUNDO MUNICIPAL ANTIDROGAS.</t>
   </si>
   <si>
     <t>289</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/289/289_texto_integral.pdf</t>
+    <t>http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/289/289_texto_integral.pdf</t>
   </si>
   <si>
     <t>I - ROÇAR AS MARGENS DA ESTRADA QUE LIGA JAGUARÉ (SEDE) A COMUNIDADE AO GIRAL.</t>
   </si>
   <si>
     <t>290</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/290/290_texto_integral.pdf</t>
+    <t>http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/290/290_texto_integral.pdf</t>
   </si>
   <si>
     <t>I - INSTALAÇÃO DE UMA CÂMARA VÍDEO MONITORAMENTO NA COMUNIDADE DE ÁGUA LIMPA.</t>
   </si>
   <si>
     <t>291</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/291/291_texto_integral.pdf</t>
+    <t>http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/291/291_texto_integral.pdf</t>
   </si>
   <si>
     <t>I - PROGRAMA DE ASSISTÊNCIA TÉCNICA AO PRODUTOR RURAL.</t>
   </si>
   <si>
     <t>292</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/292/292_texto_integral.pdf</t>
+    <t>http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/292/292_texto_integral.pdf</t>
   </si>
   <si>
     <t>I - CONSTRUÇÃO DE UM VIVEIRO DE MUDAS MUNICIPAL</t>
   </si>
   <si>
     <t>293</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/293/293_texto_integral.pdf</t>
+    <t>http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/293/293_texto_integral.pdf</t>
   </si>
   <si>
     <t>I - CONSTRUÇÃO DE UM CAMPO DE BOCHA NA ÁREA DO "GRUPO ALEGRIA".</t>
   </si>
   <si>
     <t>294</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/294/294_texto_integral.pdf</t>
+    <t>http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/294/294_texto_integral.pdf</t>
   </si>
   <si>
     <t>I - REALIZAÇÃO DE PROJETO DE INCENTIVO A PSICULTURA NO MUNICÍPIO.</t>
   </si>
   <si>
     <t>295</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/295/295_texto_integral.pdf</t>
+    <t>http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/295/295_texto_integral.pdf</t>
   </si>
   <si>
     <t>I - CONSTRUÇÃO DE QUADRA POLIESPORTIVA NA COMUNIDADE SÃO ROQUE.</t>
   </si>
   <si>
     <t>296</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/296/296_texto_integral.pdf</t>
+    <t>http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/296/296_texto_integral.pdf</t>
   </si>
   <si>
     <t>I - CONSTRUÇÃO DE 02 (DOIS) ABRIGOS DE PASSAGEIROS NO PONTO FINAL DE BARRA SECA DE PONTE NOVA.</t>
   </si>
   <si>
     <t>297</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/297/297_texto_integral.pdf</t>
+    <t>http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/297/297_texto_integral.pdf</t>
   </si>
   <si>
     <t>I - PADRONIZAÇÃO DAS CALÇADAS DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>298</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/298/298_texto_integral.pdf</t>
+    <t>http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/298/298_texto_integral.pdf</t>
   </si>
   <si>
     <t>I - DESMEMBRAR A UNIDADE DE SAÚDE DO PALMITO DA UNIDADE DE SAÚDE DO JIRAU PARA TRANSFORMÁ-LA EM UNIDADE DE SAÚDE PRINCIPAL.</t>
   </si>
   <si>
     <t>299</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/299/299_texto_integral.pdf</t>
+    <t>http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/299/299_texto_integral.pdf</t>
   </si>
   <si>
     <t>I - REFORMA E/OU CONSTRUÇÃO DE UMA NOVA PONTE QUE LIGA ARICANGA A ÁGUA LIMPA, LOCALIZADA ÀS MARGENS DA BR 101.</t>
   </si>
   <si>
     <t>300</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/300/300_texto_integral.pdf</t>
+    <t>http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/300/300_texto_integral.pdf</t>
   </si>
   <si>
     <t>I - IMPLANTAÇÃO DO SERVIÇO DE INSPEÇÃO MUNICIPAL (SIM) POSSIBILITANDO EMISSÃO DE CERTIFICADOS DE QUALIDADE DOS PRODUTOS DE ORIGEM ANIMAL E VEGETAL.</t>
   </si>
   <si>
     <t>301</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/301/301_texto_integral.pdf</t>
+    <t>http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/301/301_texto_integral.pdf</t>
   </si>
   <si>
     <t>I - EVIDENCIAR ESFORÇOS JUNTO AO GOVERNO DO ESTADO PARA REALIZAÇÃO DE REPAROS NA RODOVIA ANTONIO RAMIRO DOS SANTOS, LOCALIZADA NO BAIRRO PALMITAL.</t>
   </si>
   <si>
     <t>302</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/302/302_texto_integral.pdf</t>
+    <t>http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/302/302_texto_integral.pdf</t>
   </si>
   <si>
     <t>I - CALÇAMENTO DA RUA JOSÉ BRIOSCHI, NO BAIRRO MATA ATLANTICA.</t>
   </si>
   <si>
     <t>303</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/303/303_texto_integral.pdf</t>
+    <t>http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/303/303_texto_integral.pdf</t>
   </si>
   <si>
     <t>I - CONSTRUÇÃO DE 01 (UM) REDUTOR DE VELOCIDADE (QUEBRA-MOLAS) NO KM 09 DA ESTRADA QUE LIGA JAGUARÉ (SEDE) AO GIRAL.</t>
   </si>
   <si>
     <t>304</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/304/304_texto_integral.pdf</t>
+    <t>http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/304/304_texto_integral.pdf</t>
   </si>
   <si>
     <t>I - PATROLAMENTO E CASCALHAMENTO DOS DOIS MORROS NA ESTRADA QUE DÁ ACESSO A COMUNIDADE CÓRREGO DA AREIA (TREZE DE SETEMBRO), QUE FICAM ÀS MARGENS DA ESTRADA QUE LIGA JAGUARÉ (SEDE) AO GIRAL.</t>
   </si>
   <si>
     <t>305</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/305/305_texto_integral.pdf</t>
+    <t>http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/305/305_texto_integral.pdf</t>
   </si>
   <si>
     <t>I - REABERTURA DA ESTRADA QUE LIGA A RODOVIA DOM JOSÉ DALVIT À COMUNIDADE DE BARRA SECA DE PONTE NOVA, PASSANDO PELA COMUNIDADE CACHIMBAL.</t>
   </si>
   <si>
     <t>306</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/306/306_texto_integral.pdf</t>
+    <t>http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/306/306_texto_integral.pdf</t>
   </si>
   <si>
     <t>I - ROÇAR AS MARGENS DA RUA MARILÂNDIA, NO TRECHO QUE VAI DO PROJETO NOVO HORIZONTE ATÉ O ENCONTRO DA RUA OLINDA MARTINS.</t>
   </si>
   <si>
     <t>307</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/307/307_texto_integral.pdf</t>
+    <t>http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/307/307_texto_integral.pdf</t>
   </si>
   <si>
     <t>I - IMPLANTAÇÃO DE PLACAS DE SINALIZAÇÃO DE TRÂNSITO NO TREVO QUE LIGA O MUNICÍPIO DE JAGUARÉ A COMUNIDADE DE FÁTIMA E AO DISTRITO DE NESTOR GOMES (KM 41);_x000D_
 II - IMPLANTAÇÃO DE PLACAS DE SINALIZAÇÃO, COM O NOME DE TODAS AS RUAS NO CRUZAMENTO DAS MESMAS COM A AVENIDA NOVE DE AGOSTO.</t>
   </si>
   <si>
     <t>308</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/308/308_texto_integral.pdf</t>
+    <t>http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/308/308_texto_integral.pdf</t>
   </si>
   <si>
     <t>I - COBRIR DESPESA DE ORNAMENTAÇÃO FUNERAL PARA FAMÍLIAS DE BAIXA RENDA, E CEDER TRANSPORTE AOS FUNERAIS NOS LOCAIS DE ONDE NÃO HÁ CEMITÉRIO.</t>
   </si>
   <si>
     <t>309</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/309/309_texto_integral.pdf</t>
+    <t>http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/309/309_texto_integral.pdf</t>
   </si>
   <si>
     <t>I - REGULARIZAÇÃO/LEGALIZAÇÃO COM A TITULAÇÃO DEFINITIVA DOS LOTES LOCALIZADOS NO BAIRRO BOA VISTA.</t>
   </si>
   <si>
     <t>310</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
     <t>ALEX DA IRRIGAÇÃO, FIO SIQUEIRA</t>
   </si>
   <si>
-    <t>https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/310/310_texto_integral.pdf</t>
+    <t>http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/310/310_texto_integral.pdf</t>
   </si>
   <si>
     <t>I - PAVIMENTAÇÃO DO TRECHO A PARTIR DA LOCALIDADE DE ÁGUA LIMPA X ESTIVADO X BARRA SECA (PONTE NOVA), NUMA EXTENSÃO DE 20 QUILÔMETROS.</t>
   </si>
   <si>
     <t>311</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/311/311_texto_integral.pdf</t>
+    <t>http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/311/311_texto_integral.pdf</t>
   </si>
   <si>
     <t>I - PAVIMENTAÇÃO DO TRECHO A PARTIR DA ES 356 X VARGEM GRANDE, JAGUARÉ-ES, NUMA EXTENSÃO DE 2,0 QUILÔMTEROS, DENTRO DO PROGRAMA "CAMINHOS DO CAMPO".</t>
   </si>
   <si>
     <t>312</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/312/312_texto_integral.pdf</t>
+    <t>http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/312/312_texto_integral.pdf</t>
   </si>
   <si>
     <t>I - PAVIMENTAÇÃO DO TRECHO A PARTIR DA LOCALIDADE DE NOSSA SENHORA DE FÁTIMA X CÓRREGO 18, JAGUARÉ-ES, NUMA EXTENSÃO DE 5,5 QUILÔMETROS, DENTRO DO PROGRAMA "CAMINHOS DO CAMPO".</t>
   </si>
   <si>
     <t>313</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/313/313_texto_integral.pdf</t>
+    <t>http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/313/313_texto_integral.pdf</t>
   </si>
   <si>
     <t>I - REGULARIZAÇÃO/LEGALIZAÇÃO COM A TITULAÇÃO DEFINITIVA DOS LOTES LOCALIZADOS NO BAIRRO NOVO TEMPO.</t>
   </si>
   <si>
     <t>314</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/314/314_texto_integral.pdf</t>
+    <t>http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/314/314_texto_integral.pdf</t>
   </si>
   <si>
     <t>I - PAVIMENTAÇÃO DO TRECHO A PARTIR DA LOCALIDADE BARRA SECA (DIVISA COM SOORETAMA) X SÃO JOÃO DO ESTIVADO (JAGUARÉ), NUMA EXTENSÃO DE 9 (NOVE) QUILÔMTEROS.</t>
   </si>
   <si>
     <t>315</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/315/315_texto_integral.pdf</t>
+    <t>http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/315/315_texto_integral.pdf</t>
   </si>
   <si>
     <t>I - MELHORAMENTO DA SINALIZAÇÃO NA EXTENSÃO DA RODOVIA DOM JOSÉ DALVIT, AVENIDA NOVE DE AGOSTO, ENTRADA QUE LIGA A SEDE DO MUNICÍPIO ÀS COMUNIDADES DO JIRAU E FÁTIMA.</t>
   </si>
   <si>
     <t>316</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/316/316_texto_integral.pdf</t>
+    <t>http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/316/316_texto_integral.pdf</t>
   </si>
   <si>
     <t>I - CALÇAMENTO E CONSTRUÇÃO DE REDE DE ESGOTO NAS RUAS JOSIAS BASSETTI, ALTAMIR BASSETTI E AUGUSTO NARDI, TODAS NO BAIRRO IRMÃ TEREZA._x000D_
 II - CALÇAMENTO E CONSTRUÇÃO DE REDE DE ESGOTO NA RUA CONSTANTE CASAGRANDE, NO BAIRRO IRMÃ TEREZA, NO TRECHO QUE VAI DA RUA NELSON MORELO ATÉ A RUA AUGUSTO NARDI.</t>
   </si>
   <si>
     <t>317</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/317/317_texto_integral.pdf</t>
+    <t>http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/317/317_texto_integral.pdf</t>
   </si>
   <si>
     <t>I - CONSTRUÇÃO DE ALAMBRADO E INSTALAÇÃO DE LUMINÁRIAS NA PRAÇA ÁGUA VIVA, LOCALIZADA NA RUA TANCREDO NEVES, PRÓXIMO À SEDE DO MINISTÉRIO PÚBLICO.</t>
   </si>
   <si>
     <t>318</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/318/318_texto_integral.pdf</t>
+    <t>http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/318/318_texto_integral.pdf</t>
   </si>
   <si>
     <t>I - IMPLANTAÇÃO DE MÃO ÚNICA DE DIREÇÃO NA RUA LUIZ FALCHETO.</t>
   </si>
   <si>
     <t>319</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/319/319_texto_integral.pdf</t>
+    <t>http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/319/319_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">I - CALÇAMENTO DA RUA BIANOR CORREIA, BAIRRO BOA VISTA I, LIGANDO A RUA ANTOÔNIO DE LAIA, BAIRRO BOA VISTA II TRECHOS COM APROXIMADAMENTE 300 METROS, PODENDO SER INCLUÍDO UMA ESCADARIA COM A RUA MIGUEL SOSSAI, QUE DÁ ACESSO AO CEIM BOA VISTA;_x000D_
 II - CALÇAMENTO DA RUA ELENIR MARIA SALVADOR DE FARIA, BAIRRO BOA VISTA I, ATRÁS DO CEIM BOA VISTA, APROXIMADAMENTE 100 METROS;_x000D_
 III - CALÇAMENTO DA RUA JOSÉ FIOROT, BAIRRO BOA VISTA I, APROXIMADAMENTE 100 METROS;_x000D_
 IV - CALÇAMENTO DA RUA PEDRO ÁLVARES CABRAL, BAIRRO BOA VISTA I, APROXIMDAMENTE 100 METROS._x000D_
 </t>
   </si>
   <si>
     <t>320</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/320/320_texto_integral.pdf</t>
+    <t>http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/320/320_texto_integral.pdf</t>
   </si>
   <si>
     <t>I - BUSCAR ESFORÇOS JUNTO A EMPRESA ARCELOR MITAL (TUBARÃO) PARA DISPONIBILIZAÇÃO DE SOLUÇÃO DE REVESTIMENTO ASFÁLTICO - REUSOL, COM O FIM DE VIABILIZAR A PAVIMENTAÇÃO DE 02 (DOIS) MORROS NA ESTRADA QUE DÁ ACESSO A COMUNIDADE SÃO BRÁS, RODOVIA 356 (JAGUARÉ AO DISTRITO DE NESTOR GOMES).</t>
   </si>
   <si>
     <t>321</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/321/321_texto_integral.pdf</t>
+    <t>http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/321/321_texto_integral.pdf</t>
   </si>
   <si>
     <t>I - PARCERIA JUNTO AO GOVERNO DO ESTADO PARA A CONSTRUÇÃO DA "PRAÇA SAUDÁVEL" NO BAIRRO IRMÃ TEREZA.</t>
   </si>
   <si>
     <t>322</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/322/322_texto_integral.pdf</t>
+    <t>http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/322/322_texto_integral.pdf</t>
   </si>
   <si>
     <t>I - PARCERIA JUNTO AO GOVERNO DO ESTADO PARA CONSTRUÇÃO E/OU REFORMA DO MURA DA ESCOLA ESTADUAL DE ENSINO FUNDAMENTAL E MÉDIO "IRMÃ TEREZA ALTOÉ".</t>
   </si>
   <si>
     <t>323</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/323/323_texto_integral.pdf</t>
+    <t>http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/323/323_texto_integral.pdf</t>
   </si>
   <si>
     <t>I - MELHORAMENTO DA ESTRADA QUE LIGA A SEDE DO MUNICÍPIO A COMUNIDADE DO GIRAL, BEM COMO A COMUNIDADE SÃO DANIEL COMBONI.</t>
   </si>
   <si>
     <t>324</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/324/324_texto_integral.pdf</t>
+    <t>http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/324/324_texto_integral.pdf</t>
   </si>
   <si>
     <t>I - INSERIR NA GRADE ESCOLAR DO MUNICÍPIO DE JAGUARÉ, A DISCIPLINA "EDUCAÇÃO NO TRANSITO", DEVENDO SER LECIONADA POR PROFESSORES QUE TENHAM GRADUAÇÃO, TECNOLÓGICA, LICENCIATURA, MAIS O CURSOS DE INSTRUTOR DE TRÂNSITO;_x000D_
 II - INSERIR NA PROGRAMAÇÃO DE JAGUARÉ A SEMANA MUNICIPAL DE CONSCIENTIZAÇÃO NO TRÂNSITO COM PALESTRAS NAS ESCOLAS, PANFLETAGENS NAS RUAS, COMUNIDADES E IGREJAS, BLITZ EDUCATIVAS, BLITZ FISCALIZADORAS, E DISTRIBUIÇÃO DE MATERIAL EDUCATIVO.</t>
   </si>
   <si>
     <t>325</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/325/325_texto_integral.pdf</t>
+    <t>http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/325/325_texto_integral.pdf</t>
   </si>
   <si>
     <t>I - CALÇAMENTO NAS RUAS:_x000D_
 A) PADRE LEANDRO ALTOÉ;_x000D_
 B) CIRO RODRIGUES;_x000D_
 C) OLINDA MARTINS;_x000D_
 D) DURVAL VIEIRA;_x000D_
 E) LUIZ FALCHETTO;_x000D_
 AMBAS NO BAIRRO TREVISAN</t>
   </si>
   <si>
     <t>326</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/326/326_texto_integral.pdf</t>
+    <t>http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/326/326_texto_integral.pdf</t>
   </si>
   <si>
     <t>I - REGULARIZAÇÃO/LEGALIZAÇÃO FUNDIÁRIA DE IMÓVEIS LOCALIZADOS EM ÁGUA LIMPA.</t>
   </si>
   <si>
     <t>327</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/327/327_texto_integral.pdf</t>
+    <t>http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/327/327_texto_integral.pdf</t>
   </si>
   <si>
     <t>I - PINTURA NO PISO E REFORMA DA COBERTURA DA QUADRA DE ESPORTES DA COMUNIDADE ARACATI.</t>
   </si>
   <si>
     <t>328</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/328/328_texto_integral.pdf</t>
+    <t>http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/328/328_texto_integral.pdf</t>
   </si>
   <si>
     <t>I - CONSERTO DA ESTRADA QUE LIGA JAGUARÉ ÀS COMUNIDADES DE JAPIRA E ABÓBORA, NA SAÍDA DA CIDADE, AO LADO DO BAIRRO SEAC.</t>
   </si>
   <si>
     <t>329</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/329/329_texto_integral.pdf</t>
+    <t>http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/329/329_texto_integral.pdf</t>
   </si>
   <si>
     <t>I - 01 VEÍCULO PARA OS FUNCIONÁRIOS DO GRUPO ALEGRIA._x000D_
 II - CERCAR OU MURAR, PODENDO UTILIZAR ALAMBRADO ÁREA DESTINADA AO GRUPO ALEGRIA.</t>
   </si>
   <si>
     <t>330</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/330/330_texto_integral.pdf</t>
+    <t>http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/330/330_texto_integral.pdf</t>
   </si>
   <si>
     <t>I - TORRE DE TELEFONIA MÓVEL PARA COMUNIDADE SE SÃO JUDAS TADEU.</t>
   </si>
   <si>
     <t>331</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/331/331_texto_integral.pdf</t>
+    <t>http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/331/331_texto_integral.pdf</t>
   </si>
   <si>
     <t>I - REESTRUTURAÇÃO DAS LINHAS DOS ÔNIBUS DO MUNICÍPIO, DANDO ENFASE AOS BAIRROS NOVO TEMPO E BOA ESPERANÇA;_x000D_
 II - ORGANIZAR AS LINHAS NOTURNAS PRINCIPALMENTE AS QUE LIGAM JAGUARÉ X ÁGUA LIMPA, NOTADAMENTE NOS PERÍODOS NOTURNOS.</t>
   </si>
   <si>
     <t>332</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/332/332_texto_integral.pdf</t>
+    <t>http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/332/332_texto_integral.pdf</t>
   </si>
   <si>
     <t>I - ISENÇÃO DE IPTU AOS IDOSOS COM IDADE MINÍMA SUPERIOR A 60 ANOS.</t>
   </si>
   <si>
     <t>333</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/333/333_texto_integral.pdf</t>
+    <t>http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/333/333_texto_integral.pdf</t>
   </si>
   <si>
     <t>I - CONSTRUÇÃO DO CAMPO DE FUTEBOL DA COMUNIDADE SANTA RITA DO CÓRREGO CAXIMBAU.</t>
   </si>
   <si>
     <t>334</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/334/334_texto_integral.pdf</t>
+    <t>http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/334/334_texto_integral.pdf</t>
   </si>
   <si>
     <t>I - INSTALAÇÃO DE DOIS ABRIGOS NA COMUNIDADE 13 DE SETEMBRO (CÓRREGO DA AREIA).</t>
   </si>
   <si>
     <t>335</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/335/335_texto_integral.pdf</t>
+    <t>http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/335/335_texto_integral.pdf</t>
   </si>
   <si>
     <t>I - CALÇAMENTO DA RUA ANDORINHA NO BAIRRO SEAC</t>
   </si>
   <si>
     <t>336</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/336/336_texto_integral.pdf</t>
+    <t>http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/336/336_texto_integral.pdf</t>
   </si>
   <si>
     <t>I - BUSCAR ESFORÇOS JUNTO A EMPRESA ARCELO MITAL (TUBARÃO) PARA DISPONIBILIZAÇÃO DE SOLUÇÃO DE REVESTIMENTO ASAFÁLTICO - REUSOL, COM O FIM DE VIABILIZAR A PAVIMENTAÇÃO DA ESTRADA QUE LIGA A SEDE DO MUNICÍPIO (ATRÁS DO ESTÁDIO CONILON) ATÉ A COMUNIDADE DE BARRA SECA VELHA.</t>
   </si>
   <si>
     <t>337</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/337/337_texto_integral.pdf</t>
+    <t>http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/337/337_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">I - DOAÇÃO DE UMA ÁREA DE TERRA AO ESTADO DO ESPIRITO SANTO PARA CONSTRUÇÃO E INSTALAÇÃO DO DESTACAMENTO DA POLÍCIA MILITAR. </t>
   </si>
   <si>
     <t>338</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/338/338_texto_integral.pdf</t>
+    <t>http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/338/338_texto_integral.pdf</t>
   </si>
   <si>
     <t>I - CALÇAMENTO APROXIMADAMENTE 160 METROS NA RUA JOANA MUCHILIM SCABELO. 50 METROS NA RUA PIERINA FALQUETO SCABELO; 200 METROS NA RUA JOSÉ BRIOSCHI; 50 METROS DA RUA LAURITA COSTA DE JESUS, TODAS DO BAIRRO MATA ATLÂNTICA.</t>
   </si>
   <si>
     <t>339</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/339/339_texto_integral.pdf</t>
+    <t>http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/339/339_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> I - REFORMA PARA MAIOR ALTURA DO MURO QUE DELIMITA O TERRENO DA ESCOLA MUNICIPAL "AURÉLIO CALIMAN".</t>
   </si>
   <si>
     <t>340</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/340/340_texto_integral.pdf</t>
+    <t>http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/340/340_texto_integral.pdf</t>
   </si>
   <si>
     <t>I - INSTALAÇÃO DE DOIS BRAÇOS DE LUMINÁRIAS, COM LÂMPADAS EM DOIS POSTES NAS RUAS JANAINA SESSA E ANTÔNIA CRISTINA DE BONA, NO LOCAL ONDE AMBAS AS RUAS CRUZAM COM A RUA ROSALINA COCO, NO BAIRRO NOVO HORIZONTE.</t>
   </si>
   <si>
     <t>341</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/341/341_texto_integral.pdf</t>
+    <t>http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/341/341_texto_integral.pdf</t>
   </si>
   <si>
     <t>I - INSTALAÇÃO DE POSTES COM LUMINÁRIAS NA CONTINUAÇÃO DA RUA ALEGRE, NO BAIRRO SEAC, ATÉ A RUA LUIZ TOMAS, NO CENTRO DE JAGUARÉ. REFERENDANDO O ATERRO QUE LIGA O BAIRRO SEAC AO CENTRO DE JAGUARÉ, PASSANDO AO LADO DO CENTRO DE CONVIVÊNCIA MARCELINA COCO (SEDE DO GRUPO ALEGRIA)</t>
   </si>
   <si>
     <t>342</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/342/342_texto_integral.pdf</t>
+    <t>http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/342/342_texto_integral.pdf</t>
   </si>
   <si>
     <t>I - CALÇAMENTO DO TRECHO LOCALIZADO ENTRE O CAMPO DE FUTEBOL DO BAIRRO SEAC E O CENTRO DE EDUCAÇÃO INFANTIL MUNICIPAL (CEIM) LUZ DO FUTURO.</t>
   </si>
   <si>
     <t>343</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/343/343_texto_integral.pdf</t>
+    <t>http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/343/343_texto_integral.pdf</t>
   </si>
   <si>
     <t>I - BUSCAR PARCERIA JUNTO AO GOVERNO DO ESTADO PARA A REALIZAÇÃO DO DESVIO DENOMINADO "RODOVIA DO CONTORNO JAGUARÉ-ES".</t>
   </si>
   <si>
     <t>344</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/344/344_texto_integral.pdf</t>
+    <t>http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/344/344_texto_integral.pdf</t>
   </si>
   <si>
     <t>I - IDENTIFICAÇÃO COM PLACAS DAS RUAS DO BAIRRO NOVO TEMPO, BEM COMO INCENTIVO DE IDENTIFICAÇÃO COM NÚMEROS.</t>
   </si>
   <si>
     <t>345</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/345/345_texto_integral.pdf</t>
+    <t>http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/345/345_texto_integral.pdf</t>
   </si>
   <si>
     <t>I - REFORMA DO CAMPO DE FUTEBOL DA COMUNIDADE 13 DE SETEMBRO.</t>
   </si>
   <si>
     <t>346</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/346/346_texto_integral.pdf</t>
+    <t>http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/346/346_texto_integral.pdf</t>
   </si>
   <si>
     <t>I - CALÇAMENTO DE RUA E REPAROS NOS BUEIROS DO BAIRRO IRMÃ TEREZA ALTOÉ.</t>
   </si>
   <si>
     <t>347</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/347/347_texto_integral.pdf</t>
+    <t>http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/347/347_texto_integral.pdf</t>
   </si>
   <si>
     <t>I - TRANSFORMAR A RUA UIRAPURU EM AVENIDA UIRAPURU, COM DEVIDA PAVIMENTAÇÃO ASFÁLTICA E PADRONIZAÇÃO DAS CALÇADAS.</t>
   </si>
   <si>
     <t>348</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/348/348_texto_integral.pdf</t>
+    <t>http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/348/348_texto_integral.pdf</t>
   </si>
   <si>
     <t>I - ACADEMIA POPULAR PARA A COMUNIDADE DE ÁGUA LIMPA</t>
   </si>
   <si>
     <t>349</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/349/349_texto_integral.pdf</t>
+    <t>http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/349/349_texto_integral.pdf</t>
   </si>
   <si>
     <t>I - REFORMA DA QUADRA DE ESPORTE LOCALIZADA NO BAIRRO SEAC, INCLUINDO ALAMBRADO EM SEU PERÍMETRO, PROVIDENCIANDO PINTURAS NO PISO E NAS TRAVES;_x000D_
 II - UMA TELA DE PROTEÇÃO ATRAS DAS TRAVES DO CAMPO DE FUTEBOL NO BAIRRO SEAC.</t>
   </si>
   <si>
     <t>350</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/350/350_texto_integral.pdf</t>
+    <t>http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/350/350_texto_integral.pdf</t>
   </si>
   <si>
     <t>I - PROVIDENCIAR CALÇAMENTO NAS RUAS LUIZ FALQUETTO; OLINDA MARTINS; PADRE LEANDRO ALTOÉ; E LUIZ FACCO TODAS NO BAIRRO TREVIZAN.</t>
   </si>
   <si>
     <t>351</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/351/351_texto_integral.pdf</t>
+    <t>http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/351/351_texto_integral.pdf</t>
   </si>
   <si>
     <t>I - CONSTRUÇÃO DE REDUTORES DE VELOCIDADE (QUEBRA-MOLAS), NA RUA JOSÉ PANCINI, BAIRRO LAQUINI.</t>
   </si>
   <si>
     <t>352</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/352/352_texto_integral.pdf</t>
+    <t>http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/352/352_texto_integral.pdf</t>
   </si>
   <si>
     <t>I - CONSTRUÇÃO DA "PRAÇA SAUDÁVEL" NO BAIRRO BOA VISTA I.</t>
   </si>
   <si>
     <t>353</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/353/353_texto_integral.pdf</t>
+    <t>http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/353/353_texto_integral.pdf</t>
   </si>
   <si>
     <t>I - REFORMA DA QUADRA DE ESPORTES DO BAIRRO BOA VISTA II.</t>
   </si>
   <si>
     <t>354</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/354/354_texto_integral.pdf</t>
+    <t>http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/354/354_texto_integral.pdf</t>
   </si>
   <si>
     <t>I - INSTALAÇÃO DE CÂMERAS DE SEGURANÇA  (VÍDEO MONITORAMENTO) NO BAIRRO BOA VISTA II.</t>
   </si>
   <si>
     <t>355</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/355/355_texto_integral.pdf</t>
+    <t>http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/355/355_texto_integral.pdf</t>
   </si>
   <si>
     <t>I - CONSTRUÇÃO DO CAMPO DE FUTEBOL "BOM DE BOLA" EM BARRA SECA DE PONTE NOVA.</t>
   </si>
   <si>
     <t>356</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/356/356_texto_integral.pdf</t>
+    <t>http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/356/356_texto_integral.pdf</t>
   </si>
   <si>
     <t>I - CALÇAMENTO E ESGOTO DA RUA JOANA MICHILIN SCABELO, LOCALIZADA NO BAIRRO MATA ATLÂNTICA.</t>
   </si>
   <si>
     <t>357</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/357/357_texto_integral.pdf</t>
+    <t>http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/357/357_texto_integral.pdf</t>
   </si>
   <si>
     <t>I - INSTALAÇÃO DE SEMÁFOROS NA AVENIDA NOVE DE AGOSTO.</t>
   </si>
   <si>
     <t>358</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/358/358_texto_integral.pdf</t>
+    <t>http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/358/358_texto_integral.pdf</t>
   </si>
   <si>
     <t>I - AQUISIÇÃO DE MÁQUINAS COPIADORAS PARA A REDE DE ENSINO MUNICIPAL.</t>
   </si>
   <si>
     <t>359</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/359/359_texto_integral.pdf</t>
+    <t>http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/359/359_texto_integral.pdf</t>
   </si>
   <si>
     <t>I - IMPLANTAÇÃO DE POSTES DE ILUMINAÇÃO PÚBLICA NA COMUNIDADE DE SÃO ROQUE.</t>
   </si>
   <si>
     <t>360</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/360/360_texto_integral.pdf</t>
+    <t>http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/360/360_texto_integral.pdf</t>
   </si>
   <si>
     <t>I - QUADRA POLIESPORTIVA NA COMUNIDADE DO TREZE (CÓRREGO DE AREIA).</t>
   </si>
   <si>
     <t>361</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/361/361_texto_integral.pdf</t>
+    <t>http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/361/361_texto_integral.pdf</t>
   </si>
   <si>
     <t>I - DESENVOLVIMENTO DO PROJETO "CALÇADA CIDADÃ" E MULTIDÃO DE LIMPEZA NO BAIRRO SEAC.</t>
   </si>
   <si>
     <t>362</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/362/362_texto_integral.pdf</t>
+    <t>http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/362/362_texto_integral.pdf</t>
   </si>
   <si>
     <t>I - INSTALAÇÃO DE CÂMERAS DE VÍDEO MONITORAMENTO NO BAIRRO SEAC E ESTRADA QUE LIGA O BAIRROS EAC A COMUNIDADE DA ABÓBORA (RUA DAS ABÓBORAS).</t>
   </si>
   <si>
     <t>363</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/363/363_texto_integral.pdf</t>
+    <t>http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/363/363_texto_integral.pdf</t>
   </si>
   <si>
     <t>I - QUE SEJA SOLICITADO AO SR. PREFEITO DO NOSSO MUNICÍPIO, ROGÉRIO FEITANI, PROVIDÊNCIAS NO SENTIDO DE SER CRIADO UM ÓRGÃO DE PROTEÇÃO E DIREITO AO CONSUMIDOR (PROCON).</t>
   </si>
   <si>
     <t>364</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/364/364_texto_integral.pdf</t>
+    <t>http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/364/364_texto_integral.pdf</t>
   </si>
   <si>
     <t>I - RETIRADA DO CANTEIRO CENTRAL DA AVENIDA 09 DE AGOSTO, DISPONIBILIZADO CICLOVIA, E ESTACIONAMENTO EM 45º (QUARENTA E CINCO GRAUS).</t>
   </si>
   <si>
     <t>365</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/365/365_texto_integral.pdf</t>
+    <t>http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/365/365_texto_integral.pdf</t>
   </si>
   <si>
     <t>I - VIABILIDADE PARA CRIAÇÃO, ORGANIZAÇÃO E ESTRUTURAÇÃO DE UMA GUARDA MUNICIPAL EM JAGUARÉ,ES.</t>
   </si>
   <si>
     <t>366</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/366/366_texto_integral.pdf</t>
+    <t>http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/366/366_texto_integral.pdf</t>
   </si>
   <si>
     <t>I - CONSTRUÇÃO DE REDUTORES DE VELOCIDADE (QUEBRA-MOLAS) NA RUA ALEGRE, BAIRRO SEAC.</t>
   </si>
   <si>
     <t>367</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/367/367_texto_integral.pdf</t>
+    <t>http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/367/367_texto_integral.pdf</t>
   </si>
   <si>
     <t>I - CONSTRUÇÃO DE UMA PRAÇA COM ÁREA DE LAZER, NO BAIRRO SEAC.</t>
   </si>
   <si>
     <t>368</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/368/368_texto_integral.pdf</t>
+    <t>http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/368/368_texto_integral.pdf</t>
   </si>
   <si>
     <t>I - PROVIDENCIAR ESTAÇÃO DE TRATAMENTO DE ESGOTO EM ÁGUA LIMPA.</t>
   </si>
   <si>
     <t>369</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/369/369_texto_integral.pdf</t>
+    <t>http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/369/369_texto_integral.pdf</t>
   </si>
   <si>
     <t>I - PROVIDENCIAR UMA PRAÇA COM ACADEMIA POPULAR EM BARRA SECA PONTE NOVA.</t>
   </si>
   <si>
     <t>370</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t>https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/370/370_texto_integral.pdf</t>
+    <t>http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/370/370_texto_integral.pdf</t>
   </si>
   <si>
     <t>I - INSTALAÇÃO DE PLACA INDICATIVA E/OU CONSTRUÇÃO DE PORTAL DE ENTRADA NO MUNICÍPIO DE JAGUARÉ-ES ÀS MARGENS DA BR 101.</t>
   </si>
   <si>
     <t>371</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/371/371_texto_integral.pdf</t>
+    <t>http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/371/371_texto_integral.pdf</t>
   </si>
   <si>
     <t>I - INSTALAÇÃO DE POSTES DE ILUMINAÇÃO NA RUA ALÉCIO EPIFÂNIO LAQUINI, BAIRRO SEAC.</t>
   </si>
   <si>
     <t>372</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
-    <t>https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/372/372_texto_integral.pdf</t>
+    <t>http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/372/372_texto_integral.pdf</t>
   </si>
   <si>
     <t>I - BUSCAR ESFORÇOS JUNTO A EMPRESA ARCELOR MITTAL (TUBARÃO) PARA DISPONIBILIZAÇÃO DE SOLUÇÃO DE REVESTIMENTO ASFÁLTICO - REUSOL, COM O FIM DE VIABILIZAR A PAVIMENTAÇÃO DE 03 (TRES) MORROS NA ESTRADA QUE DÁ ACESSO A COMUNIDADE SÃO GERALDO ÀS PROPRIEDADES DOS "IRMÃOS COSME" E "JOÃO MORETO", RODOVIA 356 (JAGUARÉ AO DISTRITO DE NESTOR GOMES).</t>
   </si>
   <si>
     <t>373</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
-    <t>https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/373/373_texto_integral.pdf</t>
+    <t>http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/373/373_texto_integral.pdf</t>
   </si>
   <si>
     <t>I - PROVIDENCIAR ARQUIBANCADA E ILUMINAÇÃO PARA O CAMPO DE FUTEBOL LOCALIZADO EM BARRA SECA DE PONTE NOVA.</t>
   </si>
   <si>
     <t>374</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
-    <t>https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/374/374_texto_integral.pdf</t>
+    <t>http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/374/374_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">I - PROVIDENCIAR INSTALAÇÕES DE CÂMERAS DE VIGILÂNCIA NA RUA PRINCIPAL EM BARRA SECA PONTE NOVA - RUA DA IGREJA CATÓLICA. </t>
   </si>
   <si>
     <t>375</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
-    <t>https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/375/375_texto_integral.pdf</t>
+    <t>http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/375/375_texto_integral.pdf</t>
   </si>
   <si>
     <t>I - CONSTRUÇÃO DE 02 (DOIS) REDUTORES DE VELOCIDADE (QUEBRA-MOLAS) NA RUA JOSÉ PANSINI, BAIRRO LAQUINI.</t>
   </si>
   <si>
     <t>376</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
-    <t>https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/376/376_texto_integral.pdf</t>
+    <t>http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/376/376_texto_integral.pdf</t>
   </si>
   <si>
     <t>I - CONSTRUÇÃO DE REDUTORES DE VELOCIDADE (QUEBRA-MOLAS), NA RUA UIRAPURU, BAIRRO IRMÃ TEREZA.</t>
   </si>
   <si>
     <t>377</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
-    <t>https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/377/377_texto_integral.pdf</t>
+    <t>http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/377/377_texto_integral.pdf</t>
   </si>
   <si>
     <t>I - INSTALAÇÃO DE UM CENTRO DE CONTROLE DE ZOONOSES NO MUNICÍPIO DE JAGUARÉ-ES.</t>
   </si>
   <si>
     <t>378</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
-    <t>https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/378/378_texto_integral.pdf</t>
+    <t>http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/378/378_texto_integral.pdf</t>
   </si>
   <si>
     <t>I - CONSTRUÇÃO DE MURO NA SEDE DO "GRUPO ALEGRIA".</t>
   </si>
   <si>
     <t>379</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
-    <t>https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/379/379_texto_integral.pdf</t>
+    <t>http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/379/379_texto_integral.pdf</t>
   </si>
   <si>
     <t>I - CALÇAMENTO DE APROXIMADAMENTE 50 METROS LINEAR NO FINAL DA RUA SEBASTIÃO LIMA, BAIRRO TREVISAN.</t>
   </si>
   <si>
     <t>380</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
-    <t>https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/380/380_texto_integral.pdf</t>
+    <t>http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/380/380_texto_integral.pdf</t>
   </si>
   <si>
     <t>I - ABERTURA DE RUA QUE LIGA O BAIRRO NOVO TEMPO AO SEAC, MEDIAÇÕES DA PROPRIEDADE DO SR. ALOÍSIO GASPARINI.</t>
   </si>
   <si>
     <t>381</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
-    <t>https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/381/381_texto_integral.pdf</t>
+    <t>http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/381/381_texto_integral.pdf</t>
   </si>
   <si>
     <t>I - CONSTRUÇÃO DE ABRIGO DE ÔNIBUS PRÓXIMO A PROPRIEDADE BATISTA DALVI NO JIRAU;_x000D_
 II - MANUTENÇÃO DE UM BUEIRO E MELHORAMENTO DA CURVA NA RUA QUE ACESSO A QUADRA DO JIRAU.</t>
   </si>
   <si>
     <t>382</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
     <t>Elizeu, AILTON BRANDÃO, ALEX DA IRRIGAÇÃO, JOÃO VANES DOS SANTOS, MILTON, Paulo</t>
   </si>
   <si>
-    <t>https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/382/382_texto_integral.pdf</t>
+    <t>http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/382/382_texto_integral.pdf</t>
   </si>
   <si>
     <t>I - TOMAR PROVIDENCIA JUNTO AO PREFEITO DE SÃO MATEUS, QUANTO À DEMARCAÇÃO DE DIVISA TERRITORIAL ENTRE OS MUNICÍPIOS DE SÃO MATEUS E JAGUARÉ, UMA VEZ QUE AS COMUNIDADES COMO CÓRREGO DE AREIA, COMUNIDADE DO VALIATE, RIO DO SUL E OUTRAS COMUNIDADES ADJACENTES, FICAM SEMPRE EM DUVIDA QUAL O MUNICÍPIO PERTENCEM TAIS REGIÕES.</t>
   </si>
   <si>
     <t>383</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
-    <t>https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/383/383_texto_integral.pdf</t>
+    <t>http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/383/383_texto_integral.pdf</t>
   </si>
   <si>
     <t>I - CALÇAMENTO DA RUA ALPHEU SOSSAI, NO TRCHO AO LADO DO CAMPO BOM DE BOLA, QUE VAI DA RUA NOEL SILVA ATÉ O FINAL DESTA MESMA RUA, NO CÓRREGO PALMITAL.</t>
   </si>
   <si>
     <t>384</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
-    <t>https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/384/384_texto_integral.pdf</t>
+    <t>http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/384/384_texto_integral.pdf</t>
   </si>
   <si>
     <t>I - PROVIDENCIAR ACADEMIA POPULAR EM ÁGUA LIMPA.</t>
   </si>
   <si>
     <t>385</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
-    <t>https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/385/385_texto_integral.pdf</t>
+    <t>http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/385/385_texto_integral.pdf</t>
   </si>
   <si>
     <t>I - PROVIDENCIAR A REALIZAÇÃO DE UM MULTIRÃO PARA CIRURGIAS.</t>
   </si>
   <si>
     <t>386</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
-    <t>https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/386/386_texto_integral.pdf</t>
+    <t>http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/386/386_texto_integral.pdf</t>
   </si>
   <si>
     <t>I - PROVIDENCIAS PARA DECLARAR ZONA URBANA A COMUNIDADE DO PALMITO.</t>
   </si>
   <si>
     <t>387</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
-    <t>https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/387/387_texto_integral.pdf</t>
+    <t>http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/387/387_texto_integral.pdf</t>
   </si>
   <si>
     <t>I - CONSTRUÇÃO DA UNIDADE DE SAÚDE NO BAIRRO PALMITAL.</t>
   </si>
   <si>
     <t>388</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
-    <t>https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/388/388_texto_integral.pdf</t>
+    <t>http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/388/388_texto_integral.pdf</t>
   </si>
   <si>
     <t>I - CONSTRUÇÃO DE QUADRA POLIESPORTIVA NA COMUNIDADE DA ABÓBORA.</t>
   </si>
   <si>
     <t>389</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
-    <t>https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/389/389_texto_integral.pdf</t>
+    <t>http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/389/389_texto_integral.pdf</t>
   </si>
   <si>
     <t>I - IMPLANTAÇÃO DE REDE E ÁGUA E ESGOTO, BEM COMO MELHORAMENTO NA ILUMINAÇÃO PÚBLICA DA COMUNIDADE DE SÃO ROQUE.</t>
   </si>
   <si>
     <t>390</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
-    <t>https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/390/390_texto_integral.pdf</t>
+    <t>http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/390/390_texto_integral.pdf</t>
   </si>
   <si>
     <t>I - PROVIDENCIAR QUE AS AGENCIAS BANCÁRIAS CUMPRAM COM O DISPOSITIVO DO ART. DA LEI Nº 663/2006 SOB AS PENAS IMPOSTAS NO ART. 6º  DO MESMO DIPLOMA.</t>
   </si>
   <si>
     <t>391</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
-    <t>https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/391/391_texto_integral.pdf</t>
+    <t>http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/391/391_texto_integral.pdf</t>
   </si>
   <si>
     <t>I - AMPLIAÇÃO DO CEMITÉRIO;_x000D_
 II - CALÇAMENTO DA RUA PRINCIPAL;_x000D_
 III - CONSTRUÇÃO DE UMA PRAÇA NA SEDE DA COMUNIDADE;_x000D_
 IV - RECONSTRUÇÃO DO MURO DO CEMITÉRIO.</t>
   </si>
   <si>
     <t>392</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
-    <t>https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/392/392_texto_integral.pdf</t>
+    <t>http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/392/392_texto_integral.pdf</t>
   </si>
   <si>
     <t>I - AQUISIÇÃO DE ÁREA PARA A CONSTRUÇÃO DE NOVO CEMITÉRIO EM BARRA SECA DE PONTE NOVA.</t>
   </si>
   <si>
     <t>PELO</t>
   </si>
   <si>
     <t>Projeto de Emenda a Lei Orgânica</t>
   </si>
   <si>
     <t>JOÃO VANES DOS SANTOS, FRANCISCO DE ASSIS DE SOUZA SANTIAGO, PAULO JOSE ZANELATO, PEDRO INACIO DRAGO</t>
   </si>
   <si>
     <t>ACRESCENTA O INCISO XXVIII AO ART. 68 DA LEI ORGÂNICA DO MUNICÍPIO DE JAGUARÉ-ES.</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
     <t>ROGÉRIO FEITANI</t>
   </si>
   <si>
-    <t>https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/170/170_texto_integral.pdf</t>
+    <t>http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/170/170_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE A AUTORIZAÇÃO PARA CRIAÇÃO DO CONDOMÍNIO EMPRESARIAL NO DISTRITO DE BARRA SECA E DÁ OUTRAS PROVIDÊNCIAS._x000D_
 </t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
-    <t>https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/171/171_texto_integral.pdf</t>
+    <t>http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/171/171_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A CONCEDER PARCELAMENTO DE DÉBITO, REMISSÃO E ANISTIA FISCAL NOS CASOS QUE ESPECIFICA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>190</t>
   </si>
   <si>
-    <t>https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/190/190_texto_integral.pdf</t>
+    <t>http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/190/190_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE CONCESSÃO DE INCENTIVOS FISCAIS A FIM DE FOMENTAR A ATIVIDADE EMPRESARIAL NO MUNICÍPIO DE JAGUARÉ E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>PLL</t>
   </si>
   <si>
     <t>Projeto de Lei Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/101/101_texto_integral.pdf</t>
+    <t>http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/101/101_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI OBRIGATORIEDADE DE REALIZAÇÃO DO TESTE DE DOSAGEM DE ALCOOLEMIA (TESTE DO BAFÔMETRO) PARA MOTORISTAS DE TRANSPORTE COLETIVO DE PASSAGEIROS E TRANSPORTE DE ESTUDANTES DO MUNICÍPIO DE JAGUARÉ-ES.</t>
   </si>
   <si>
     <t>PEDRO INACIO DRAGO, FRANCISCO DE ASSIS DE SOUZA SANTIAGO, PAULO JOSE ZANELATO</t>
   </si>
   <si>
-    <t>https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/102/102_texto_integral.pdf</t>
+    <t>http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/102/102_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRIA CARGOS A ALTERA REDAÇÃO DA LEI Nº 735 DE 19 DE OUTUBRO DE 2007.</t>
   </si>
   <si>
-    <t>https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/103/103_texto_integral.pdf</t>
+    <t>http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/103/103_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA EXIGÊNCIA DE CURSOS DE QUALIFICAÇÕES ESPECÍFICOS PARA CONTRATAÇÃO DE SERVIDOR MOTORISTA DE VEÍCULOS AUTOMOTORES E MAQUINAS PESADAS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/104/104_texto_integral.pdf</t>
+    <t>http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/104/104_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE E DENOMINA AVENIDA CONILON</t>
   </si>
   <si>
-    <t>https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/105/105_texto_integral.pdf</t>
+    <t>http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/105/105_texto_integral.pdf</t>
   </si>
   <si>
     <t>OBRIGA AS EMPRESAS DE TRANSPORTES COLETIVOS INTERMUNICIPAIS E INTERESTADUAIS, A RECONHECEREM OS PONTOS DE PARADAS NAS COMUNIDADES DO MUNICÍPIO.</t>
   </si>
   <si>
-    <t>https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/106/106_texto_integral.pdf</t>
+    <t>http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/106/106_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE E DENOMINA PEDRO DALVI A UNIDADE DE SAÚDE DA COMUNIDADE DO JIRAL.</t>
   </si>
   <si>
-    <t>https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/107/107_texto_integral.pdf</t>
+    <t>http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/107/107_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE VEDAÇÕES, PARA NOMEAÇÃO DE CARGOS EM COMISSÃO NO ÂMBITO DO PODER LEGISLATIVO E EXECUTIVO, DO MUNICÍPIO DE JAGUARÉ-ES E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/108/108_texto_integral.pdf</t>
+    <t>http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/108/108_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A INSTALAÇÃO DE BANHEIROS NOS BANCOS OFICIAIS E PARTICULARES DO MUNICÍPIO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/100/100_texto_integral.pdf</t>
+    <t>http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/100/100_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA REDAÇÃO DO INCISO II DO ART. 34, E CRIA PARÁGRAFO ÚNICO NA RESOLUÇÃO Nº 49/91 - REGIMENTO INTERNO DA CÂMARA MUNICIPAL DE JAGUARÉ-ES.</t>
   </si>
   <si>
-    <t>https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/110/110_texto_integral.pdf</t>
+    <t>http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/110/110_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI ABONO A SER CONCEDIDO AOS SERVIDORES DO PODER LEGISLATIVO NO MÊS DE DEZEMBRO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>PMJ</t>
   </si>
   <si>
     <t>Projeto Executivo Municipal</t>
   </si>
   <si>
-    <t>https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/111/111_texto_integral.pdf</t>
+    <t>http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/111/111_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DESCONCENTRAÇÃO ADMINISTRATIVA DA ADMINISTRAÇÃO DIRETA DO PODER EXECUTIVO MUNICIPAL DE JAGUARÉ-ES, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/112/112_texto_integral.pdf</t>
+    <t>http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/112/112_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI Nº 682, DE 15 DE DEZEMBRO DE 2006,QUE DISPÕE A ESTRUTURAÇÃO DO PLANO DE CARGOS, CARREIRAS E VENCIMENTO DA PREFEITURA MUNICIPAL DE JAGUARÉ, ESTABELECE NORMAS GERAIS DE ENQUADRAMENTO, INSTITUI TABELA DE VENCIMENTO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/113/113_texto_integral.pdf</t>
+    <t>http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/113/113_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRIA CARGOS PÚBLICOS E SUAS RESPECTIVAS ATRIBUIÇÕES, ALTERA A REDAÇÃO DOS ANEXOS I E III DA LEI Nº 726, DE 02 DE OUTUBRO DE 2007 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/114/114_texto_integral.pdf</t>
+    <t>http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/114/114_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA REALIZAÇÃO DE DESPESA, ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/115/115_texto_integral.pdf</t>
+    <t>http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/115/115_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA REALIZAÇÃO DE DESPESA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/116/116_texto_integral.pdf</t>
+    <t>http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/116/116_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O MUNICÍPIO DE JAGUARÉ A FIRMAR TERMO DE CONVÊNIO COM A ARTICULTURA RENASCER E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/117/117_texto_integral.pdf</t>
+    <t>http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/117/117_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI Nº 869, DE 08 DE FEVEREIRO DE 2010, QUE DISPÕE SOBRE A CONCESSÃO DE SUBSÍDIO AO TRANSPORTE ESCOLAR DE ESTUDANTES DE CURSOS DE QUALIFICAÇÃO PROFISSIONAL, TÉCNICOS E ESTUDANTES UNIVERSITÁRIOS DO MUNICÍPIO DE JAGUARÉ E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/118/118_texto_integral.pdf</t>
+    <t>http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/118/118_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA REALIZAÇÃO DE DESPESA, ABERTURA DE CRÉDITO ADICIONAL ESPECIAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/119/119_texto_integral.pdf</t>
+    <t>http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/119/119_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O CHEFE DO EXECUTIVO MUNICIPAL A FIRMAR TERMO DE CONVÊNIO COM A ASSOCIAÇÃO PESTALOZZI DE JAGUARÉ E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/120/120_texto_integral.pdf</t>
+    <t>http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/120/120_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O MUNICÍPIO DE JAGUARÉ A FIRMAR CONVÊNIO E TRANSFERIR RECURSOS FINANCEIROS À ASSOCIAÇÃO COMUNIDADE DIGITAL DE JAGUARÉ E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/121/121_texto_integral.pdf</t>
+    <t>http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/121/121_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O MUNICÍPIO DE JAGUARÉ A FIRMAR CONVÊNIO E TRANSFERIR RECURSOS FINANCEIROS COM O GRUPO DE RESGATE SÃO FRANCISCO DE ASSIS.</t>
   </si>
   <si>
-    <t>https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/122/122_texto_integral.pdf</t>
+    <t>http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/122/122_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O CHEFE DO EXECUTIVO MUNICIPAL A FIRMAR TERMO DE CONVÊNIO COM A ASSOCIAÇÃO DE DEFICIENTES VISUAIS DE JAGUARÉ E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/123/123_texto_integral.pdf</t>
+    <t>http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/123/123_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O CHEFE DO EXECUTIVO MUNICIPAL A FIRMAR TERMO DE CONVÊNIO COM A SOCIEDADE SANTA RITA DE CÁSSIA (LAR DOS VELHINHOS) E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/124/124_texto_integral.pdf</t>
+    <t>http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/124/124_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O MUNICÍPIO DE JAGUARÉ A FIRMAR CONVÊNIO DE COOPERAÇÃO TÉCNICA E FINANCEIRA COM O MEPES - MOVIMENTO DE EDUCAÇÃO PROMOCIONAL DO ESPÍRITO SANTO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/125/125_texto_integral.pdf</t>
+    <t>http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/125/125_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O CHEFE DO PODER EXECUTIVO MUNICIPAL A FIRMAR TERMO DE CONVÊNIO COM A CASA DE MENORES DE CAMPINAS (MONTANHA DA ESPERANÇA)E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/126/126_texto_integral.pdf</t>
+    <t>http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/126/126_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A FIRMAR TERMO DE CONVÊNIO COM A LIGA JAGUARENSE DE DESPORTOS - LIJAD E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/127/127_texto_integral.pdf</t>
+    <t>http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/127/127_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA REDAÇÃO DA LEI Nº 358, DE 1º DE JULHO DE 1996, QUE CRIA O CONSELHO MUNICIPAL DE SAÚDE, SEU REGIMENTO INTERNO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/128/128_texto_integral.pdf</t>
+    <t>http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/128/128_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA DOAÇÃO DE MATERIAIS AGRÍCOLAS À ASSOCIAÇÃO DE COOPERAÇÃO AGRÍCOLA ASSENTAMENTO CÓRREGO DA AREIA NESTE MUNICÍPIO DE JAGUARÉ-ES.</t>
   </si>
   <si>
-    <t>https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/129/129_texto_integral.pdf</t>
+    <t>http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/129/129_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA LEI Nº 678, DE 15 DE DEZEMBRO DE 2006, QUE DISPÕE SOBRE A CRIAÇÃO DE VAGAS DE ESTAGIÁRIOS, AUTORIZA O EXECUTIVO A ASSINAR CONVÊNIO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/130/130_texto_integral.pdf</t>
+    <t>http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/130/130_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O PAGAMENTO DE MULTAS DECORRENTES DE INFRAÇÕES DE TRANSITO COMETIDAS POR CONDUTORES DE VEÍCULOS DO SERVIÇO PÚBLICO MUNICIPAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/131/131_texto_integral.pdf</t>
+    <t>http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/131/131_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A REALIZAR DESPESA E A ABRIR CRÉDITO ADICIONAL ESPECIAL NO ORÇAMENTO DO MUNICÍPIO DE JAGUARÉ, EXERCÍCIO 2013.</t>
   </si>
   <si>
-    <t>https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/132/132_texto_integral.pdf</t>
+    <t>http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/132/132_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA O ART. 5º DA LEI Nº 1.038, DE 18 DE DEZEMBRO DE 2012, QUE APROVA O ORÇAMENTO-PROGRAMA DO MUNICÍPIO DE JAGUARÉ-ES PARA O EXERCÍCIO DE 2013 E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
-    <t>https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/133/133_texto_integral.pdf</t>
+    <t>http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/133/133_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRIA CARGO DE PROVIMENTO EFETIVO DE ENGENHEIRO AMBIENTAL, ALTERA A LEI Nº 682/2006, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/134/134_texto_integral.pdf</t>
+    <t>http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/134/134_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI Nº 003, DE 18 DE ABRIL DE 1983, QUE DISPÕE SOBRE A CRIAÇÃO DO SAAE E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/135/135_texto_integral.pdf</t>
+    <t>http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/135/135_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE BARRAMENTO PARA ARMAZENAMENTO DE ÁGUA DO MUNICÍPIO DE JAGUARÉ-ES, CRIA O PROGRAMA "BARRAGEM LEGAL" E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/136/136_texto_integral.pdf</t>
+    <t>http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/136/136_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROÍBE A UTILIZAÇÃO DE TELEFONE CELULAR E EQUIPAMENTOS ELETRÔNICOS QUE ESPECIFICA, NAS SALAS DE AULA DA REDE MUNICIPAL DE ENSINO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/137/137_texto_integral.pdf</t>
+    <t>http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/137/137_texto_integral.pdf</t>
   </si>
   <si>
     <t>ESTABELECE AS DIRETRIZES ORÇAMENTÁRIAS PARA O EXERCÍCIO DE 2014.</t>
   </si>
   <si>
-    <t>https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/138/138_texto_integral.pdf</t>
+    <t>http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/138/138_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O CHEFE DO PODER EXECUTIVO MUNICIPAL A REALIZAR DESPESA E A ABRIR CRÉDITO ADICIONAL ESPECIAL NO ORÇAMENTO DO MUNICÍPIO DE JAGUARÉ, EXERCÍCIO DE 2013.</t>
   </si>
   <si>
-    <t>https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/141/141_texto_integral.pdf</t>
+    <t>http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/141/141_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A REALIZAÇÃO DE DESPESA, ABERTURA DE CREDITO ADICIONAL SUPLEMENTAR E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/139/139_texto_integral.pdf</t>
+    <t>http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/139/139_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA ADEQUAR O SALÁRIO-BASE DO MAGISTÉRIO À LEI DO PISO NACIONAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/140/140_texto_integral.pdf</t>
+    <t>http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/140/140_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRIA O GABINETE DE GESTÃO INTEGRADA MUNICIPAL - GGI-M, VINCULADO AO GABINETE DO PREFEITO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/142/142_texto_integral.pdf</t>
+    <t>http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/142/142_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA NOMENCLATURA E ESTRUTURA DE SECRETARIA MUNICIPAL PREVISTA NA LEI Nº 726, DE 02 DE OUTUBRO DE 2007, QUE DISPÕE SOBRE A ORGANIZAÇÃO ADMINISTRATIVA DO MUNICÍPIO DE JAGUARÉ-ES E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/143/143_texto_integral.pdf</t>
+    <t>http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/143/143_texto_integral.pdf</t>
   </si>
   <si>
     <t>REESTRUTURA A SECRETARIA MUNICIPAL DE SAÚDE NA LEI Nº 726, DE 02 DE OUTUBRO DE 2007, QUE DISPÕE SOBRE A ORGANIZAÇÃO ADMINISTRATIVA DO MUNICÍPIO DE JAGUARÉ-ES E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/145/145_texto_integral.pdf</t>
+    <t>http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/145/145_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O O MUNICÍPIO DE JAGUARÉ-ES A SE INSERIR NO CONSORCIO INTERMUNICIPAL DE DESENVOLVIMENTO REGIONAL SUSTENTÁVEL DO EXTREMO NORTE CAPIXABA (PRODNORTE) E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/146/146_texto_integral.pdf</t>
+    <t>http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/146/146_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A FIXAR PERCENTUAL SOBRE O FUNDO DE PARTICIPAÇÃO DOS MUNICÍPIOS - FPM, COMO COTA DE CONTRIBUIÇÃO MENSAL EM FAVOR DA ASSOCIAÇÃO DOS MUNICÍPIOS PARA O DESENVOLVIMENTO REGIONAL SUSTENTÁVEL DO EXTREMO NORTE CAPIXABA - CONSÓRCIO PRODNORTE E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/144/144_texto_integral.pdf</t>
+    <t>http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/144/144_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DA SECRETARIA MUNICIPAL DE CIDADANIA E SEGURANÇA PÚBLICA, ALTERA A LEI Nº 726/2007, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/147/147_texto_integral.pdf</t>
+    <t>http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/147/147_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A REALIZAR DESPESA E A ABRIR CRÉDITO ADICIONAL ESPECIAL NO ORÇAMENTO DO MUNICÍPIO DE JAGUARÉ, EXERCÍCIO DE 2013.</t>
   </si>
   <si>
-    <t>https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/148/148_texto_integral.pdf</t>
+    <t>http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/148/148_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA TRANSFERÊNCIAS DE RECURSOS FINANCEIROS, A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/149/149_texto_integral.pdf</t>
+    <t>http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/149/149_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A AQUISIÇÃO DE IMÓVEL PARA CONSTRUÇÃO DE UMA UNIDADES DE SAÚDE NA COMUNIDADE DO GIRAL, NESTE MUNICÍPIO DE JAGUARÉ-ES.</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/150/150_texto_integral.pdf</t>
+    <t>http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/150/150_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A AQUISIÇÃO DE IMÓVEL PARA CONSTRUÇÃO DE UMA QUADRA POLIESPORTIVA COM PALCO NA COMUNIDADE DO SÃO ROQUE, NESTE MUNICÍPIO DE JAGUARÉ-ES, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>194</t>
   </si>
   <si>
-    <t>https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/194/194_texto_integral.pdf</t>
+    <t>http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/194/194_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI Nº 683, DE 15 DE DEZEMBRO DE 2006, QUE DISPÕE SOBRE O ESTATUTO DOS SERVIDORES PÚBLICOS DE MUNICÍPIO DE JAGUARÉ.</t>
   </si>
   <si>
-    <t>https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/151/151_texto_integral.pdf</t>
+    <t>http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/151/151_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A PROCESSAR DESPESA E A ABRIR CRÉDITO ADICIONAL ESPECIAL NO ORÇAMENTO DO MUNICÍPIO DE JAGUARÉ, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/152/152_texto_integral.pdf</t>
+    <t>http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/152/152_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA REALIZAR DESPESAS E FIRMAR TERMO DE PARCERIA COM O SINDICATO RURAL PATRONAL DE JAGUARÉ DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
-    <t>https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/153/153_texto_integral.pdf</t>
+    <t>http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/153/153_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O CHEFE DO PODER EXECUTIVO MUNICIPAL A FIRMAR TERMO DE CONVÊNIO COM O CONSELHO MUNICIPAL DE SEGURANÇA DE JAGUARÉ - COMSEJ.</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
-    <t>https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/154/154_texto_integral.pdf</t>
+    <t>http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/154/154_texto_integral.pdf</t>
   </si>
   <si>
     <t>DECLARA DE UTILIDADE PÚBLICA A ASSOCIAÇÃO DE MORADORES E PEQUENOS PRODUTORES RURAIS DO ASSENTAMENTO DO CÓRREGO DA AREIA.</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
-    <t>https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/155/155_texto_integral.pdf</t>
+    <t>http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/155/155_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI Nº 852, DE 04 DE NOVEMBRO DE 2009, QUE DISPÕE SOBRE A CRIAÇÃO DO CONSELHO MUNICIPAL DE DIREITOS DO IDOSO, DO FUNDO MUNICIPAL DE DIREITOS DO IDOSO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>193</t>
   </si>
   <si>
-    <t>https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/193/193_texto_integral.pdf</t>
+    <t>http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/193/193_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A EXTINÇÃO DE CARGOS DE PROVIMENTO EFETIVO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
-    <t>https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/156/156_texto_integral.pdf</t>
+    <t>http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/156/156_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRIA CARGO DE PROVIMENTO EFETIVO DE MEDICO VETERINÁRIO, ALTERA A LEI Nº 682/2006, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
-    <t>https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/157/157_texto_integral.pdf</t>
+    <t>http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/157/157_texto_integral.pdf</t>
   </si>
   <si>
     <t>REGULAMENTA DISPOSIÇÕES DOS ARTIGOS 7º E 8º DA LEI 1065, DE 22 DE MAIO DE 2013 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
-    <t>https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/158/158_texto_integral.pdf</t>
+    <t>http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/158/158_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
-    <t>https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/159/159_texto_integral.pdf</t>
+    <t>http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/159/159_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
-    <t>https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/160/160_texto_integral.pdf</t>
+    <t>http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/160/160_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI Nº 1076, DE 19 DE JUNHO DE 2013.</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
-    <t>https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/161/161_texto_integral.pdf</t>
+    <t>http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/161/161_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE REAJUSTE AOS PROFESSORES DA REDE MUNICIPAL DE ENSINO, INTEGRANTES DOS NÍVEIS II, III IV E V DO ANEXO III DA LEI Nº 673/2006.</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
-    <t>https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/162/162_texto_integral.pdf</t>
+    <t>http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/162/162_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO REALIZAR DESPESA E ABRIR CRÉDITO ADICIONAL ESPECIAL NO ORÇAMENTO DO FUNDO MUNICIPAL DE ASSISTÊNCIA SOCIAL DE JAGUARÉ E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/163/163_texto_integral.pdf</t>
+    <t>http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/163/163_texto_integral.pdf</t>
   </si>
   <si>
     <t>DESAFETA IMÓVEL DE USO COMUM DO POVO E AUTORIZA SUA DOAÇÃO PARA O ESTADO DO ESPÍRITO SANTO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
-    <t>https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/164/164_texto_integral.pdf</t>
+    <t>http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/164/164_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O PLANO PLURIANUAL - PPA PARA O QUADRIÊNIO DE 2014-2017 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
-    <t>https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/165/165_texto_integral.pdf</t>
+    <t>http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/165/165_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI Nº 686/2007, DE 22 DE JANEIRO DE 2007, COM REDAÇÃO DADA PELA LEI 820/2009, DE 02 DE JUNHO DE 2009, QUE DISPÕE SOBRE O VALOR DAS DIÁRIAS DE AGENTES POLÍTICOS E DEMAIS SERVIDORES PÚBLICOS MUNICIPAIS, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
-    <t>https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/166/166_texto_integral.pdf</t>
+    <t>http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/166/166_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI O FUNDO DE PARTICIPAÇÃO DOS MUNICÍPIOS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
-    <t>https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/167/167_texto_integral.pdf</t>
+    <t>http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/167/167_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA ART. 5 DA LEI Nº 1038, DE 18 DE DEZEMBRO DE 2013 - LOA DE 2013.</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
-    <t>https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/168/168_texto_integral.pdf</t>
+    <t>http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/168/168_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO ABRIR CRÉDITO ADICIONAL ESPECIAL NO ORÇAMENTO DO FUNDO MUNICIPAL DE SAÚDE DE JAGUARÉ E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
-    <t>https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/169/169_texto_integral.pdf</t>
+    <t>http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/169/169_texto_integral.pdf</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
-    <t>https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/172/172_texto_integral.pdf</t>
+    <t>http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/172/172_texto_integral.pdf</t>
   </si>
   <si>
     <t>DÁ NOME AS UNIDADES BÁSICAS DE SAÚDE DESTE MUNICÍPIO DE JAGUARÉ-ES.</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
-    <t>https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/173/173_texto_integral.pdf</t>
+    <t>http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/173/173_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA CONTRATAÇÃO TEMPORÁRIA PARA ATENDER O NÚCLEO DE APOIO À SAÚDE DA FAMÍLIA - NASF IMPLANTADO EM JAGUARÉ-ES.</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
-    <t>https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/174/174_texto_integral.pdf</t>
+    <t>http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/174/174_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRIA CARGO DE PROVIMENTO EFETIVO DENOMINADO PROFISSIONAL DE EDUCAÇÃO FÍSICA, ALTERA A LEI Nº 682/2006, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
-    <t>https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/175/175_texto_integral.pdf</t>
+    <t>http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/175/175_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A OBRIGATORIEDADE DA PRÉVIA INSPEÇÃO E FISCALIZAÇÃO DOS PRODUTOS DE ORIGEM ANIMAL NO ÂMBITO DO MUNICÍPIO DE JAGUARÉ-ES E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
-    <t>https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/176/176_texto_integral.pdf</t>
+    <t>http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/176/176_texto_integral.pdf</t>
   </si>
   <si>
     <t>APROVA O ORÇAMENTO PROGRAMA DO MUNICÍPIO DE JAGUARÉ PARA O EXERCÍCIO DE 2014.</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
-    <t>https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/177/177_texto_integral.pdf</t>
+    <t>http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/177/177_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO REALIZAR DESPESA E ABRIR CRÉDITO ADICIONAL ESPECIAL NO ORÇAMENTO DA PREFEITURA MUNICIPAL DE JAGUARÉ E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
-    <t>https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/179/179_texto_integral.pdf</t>
+    <t>http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/179/179_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA FIRMAR CONVENIO DE COOPERAÇÃO TÉCNICA COM A CÂMARA DE DIRIGENTES LOJISTAS DE JAGUARÉ</t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
-    <t>https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/180/180_texto_integral.pdf</t>
+    <t>http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/180/180_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A INSTALAR A UNIDADE GESTORA DENOMINADA FUNDO DE DESENVOLVIMENTO MUNICIPAL - FDM; A REALIZAR DESPESA E A ABRIR CRÉDITO ADICIONAL ESPECIAL NO ORÇAMENTO DO MUNICÍPIO DE JAGUARÉ.</t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
-    <t>https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/181/181_texto_integral.pdf</t>
+    <t>http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/181/181_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ALTERAÇÃO DE DISPOSITIVO DA LEI 496/2000, DE 18 DE DEZEMBRO DE 2000, QUE VERSA SOBRE A CONCESSÃO DE ADIANTAMENTO A SECRETÁRIO MUNICIPAL E SERVIDOR PÚBLICO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>182</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A REALIZAR DESPESA E A ABRIR CREDITO ADICIONAL SUPLEMENTAR NO ORÇAMENTO DO MUNICÍPIO DE JAGUARÉ, EXERCÍCIO DE 2013.</t>
   </si>
   <si>
     <t>183</t>
   </si>
   <si>
-    <t>https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/183/183_texto_integral.pdf</t>
+    <t>http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/183/183_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA O ARTIGO 5º DA LEI Nº 1038, DE 18 DE DEZEMBRO DE 2012 - LOA DE 2013.</t>
   </si>
   <si>
     <t>184</t>
   </si>
   <si>
-    <t>https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/184/184_texto_integral.pdf</t>
+    <t>http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/184/184_texto_integral.pdf</t>
   </si>
   <si>
     <t>DECLARA DE UTILIDADE PÚBLICA A ASSOCIAÇÃO DOS CATADORES DE MATERIAIS RECICLÁVEIS DO ESTADO DO ESPÍRITO SANTO (ACAMARES).</t>
   </si>
   <si>
     <t>185</t>
   </si>
   <si>
-    <t>https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/185/185_texto_integral.pdf</t>
+    <t>http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/185/185_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA REALIZAÇÃO DE DESPESA COM PREMIAÇÃO NO VIII FESTIVAL DE MÚSICA DE JAGUARÉ</t>
   </si>
   <si>
     <t>186</t>
   </si>
   <si>
-    <t>https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/186/186_texto_integral.pdf</t>
+    <t>http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/186/186_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O CHEFE DO PODER EXECUTIVO MUNICIPAL A RECEBER EM DOAÇÃO ÁREA DE TERRA DA ASSOCIAÇÃO DOS PRODUTORES RURAIS DO CÓRREGO DA PRATA - APRUCOP, BEM COMO FIRMAR TERMO DE CESSÃO DE USO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>187</t>
   </si>
   <si>
-    <t>https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/187/187_texto_integral.pdf</t>
+    <t>http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/187/187_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O PAGAMENTO DE DÉBITOS OU OBRIGAÇÕES DO MUNICÍPIO DE JAGUARÉ-ES, NOS TERMOS DO ART. 100, PARAGRAFO 3º  E 4º, DA CONSTITUIÇÃO FEDERAL, DECORRENTES DE DECISÕES JUDICIAIS CONSIDERADAS DE PEQUENO VALOR (RPV) DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>188</t>
   </si>
   <si>
-    <t>https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/188/188_texto_integral.pdf</t>
+    <t>http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/188/188_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A ADERIR AO PROGRAMA "MAIS MÉDICOS", A CONCEDER AUXÍLIO MORADIA E ALIMENTAÇÃO.</t>
   </si>
   <si>
     <t>189</t>
   </si>
   <si>
-    <t>https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/189/189_texto_integral.pdf</t>
+    <t>http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/189/189_texto_integral.pdf</t>
   </si>
   <si>
     <t>191</t>
   </si>
   <si>
-    <t>https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/191/191_texto_integral.pdf</t>
+    <t>http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/191/191_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRIA CARGO DE PROVIMENTO EFETIVO DE ADVOGADO NO PLANO DE CARGOS E VENCIMENTOS DO SERVIÇO AUTÔNOMO DE ÁGUA E ESGOTO DE JAGUARÉ/ES E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>192</t>
   </si>
   <si>
-    <t>https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/192/192_texto_integral.pdf</t>
+    <t>http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/192/192_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O SISTEMA MUNICIPAL DE ASSISTÊNCIA SOCIAL DE JAGUARÉ - SUAS/JAGUARÉ-ES.</t>
   </si>
   <si>
     <t>216</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/216/216_texto_integral.pdf</t>
+    <t>http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/216/216_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER QUE SEJA OFICIADO O CHEFE DO PODER EXECUTIVO MUNICIPAL PARA QUE FORNEÇA, NO PRAZO LEGAL, CÓPIA INTEGRAL DA FOLHA DE PAGAMENTO DOS SERVIDORES MUNICIPAIS, REFERENTE O MES DE JANEIRO DO CORRENTE ANO. </t>
   </si>
   <si>
     <t>217</t>
   </si>
   <si>
-    <t>https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/217/217_texto_integral.pdf</t>
+    <t>http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/217/217_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER O CUMPRIMENTO DO DISPOSITIVO DO XXVI DO ART. 68 DA LEI ORGÂNICA DO MUNICÍPIO DE JAGUARÉ-ES, NO SENTIDO DE ENCAMINHAR À CÂMARA CÓPIA DOS CONVÊNIO ASSINADOS COM ÓRGÃOS DA ADMINISTRAÇÃO DIRETA, INDIRETA OU ENTIDADE, NO MÊS DE SUA ASSINATURA.</t>
   </si>
   <si>
     <t>218</t>
   </si>
   <si>
-    <t>https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/218/218_texto_integral.pdf</t>
+    <t>http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/218/218_texto_integral.pdf</t>
   </si>
   <si>
     <t>TABELA COM AS ESPECIFICAÇÕES DE DIAS, LOCAIS E HORÁRIOS DA COLETA DE LIXO DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>219</t>
   </si>
   <si>
-    <t>https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/219/219_texto_integral.pdf</t>
+    <t>http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/219/219_texto_integral.pdf</t>
   </si>
   <si>
     <t>COPIA DO CONTRATO Nº 026/2013 FIRMADO ENTRE O MUNICÍPIO DE JAGUARÉ-ES E A EMPRESA QUALITAR LIMPEZA E SOLUÇÕES AMBIENTAIS LTDA;_x000D_
 CÓPIA DO CONTRATO Nº 039/2013 FIRMADOS ENTRE O MUNICÍPIO DE JAGUARÉ-ES E A EMPRESA COMPMAQ COMERCIO DE PEÇAS PARA MAQUINAS E TRATORES LTDA E_x000D_
 CÓPIA DO CONTRATO Nº 040/2013 FIRMADOS ENTRE O MUNICÍPIO DE JAGUARÉ-ES E A EMPRESA NORTMAQ TERRAPLANAGEM E CONSTRUÇÕES LTDA.</t>
   </si>
   <si>
     <t>220</t>
   </si>
   <si>
-    <t>https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/220/220_texto_integral.pdf</t>
+    <t>http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/220/220_texto_integral.pdf</t>
   </si>
   <si>
     <t>COPIADO CONTRATO Nº 026/2013 FIRMADOS ENTRE O MUNICÍPIO DE JAGUARÉ-ES E A EMPRESA QUALITAR LIMPEZA E SOLUÇÕES AMBIENTAIS LTDA, BEM COMO RELAÇÃO DA QUANTIDADE DE FUNCIONÁRIOS E SUAS RESPECTIVAS FUNÇÕES, E AINDA RELAÇÃO DE TODOS OS PAGAMENTOS REALIZADOS PELO MUNICÍPIO ATÉ A PRESENTE DATA._x000D_
  COPIA DO CONTRATO FIRMADO ENTRE O MUNICÍPIO DE JAGUARÉ-ES E A EMPRESA AMBITEC NO ANO DE 2012.</t>
   </si>
   <si>
     <t>221</t>
   </si>
   <si>
-    <t>https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/221/221_texto_integral.pdf</t>
+    <t>http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/221/221_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER COPIA DO CONTRATO Nº 043 FIRMADO ENTRE O MUNICÍPIO DE JAGUARÉ-ES E A EMPRESA LIMPISERVICE SERVIÇOS LTDA ME.</t>
   </si>
   <si>
     <t>222</t>
   </si>
   <si>
-    <t>https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/222/222_texto_integral.pdf</t>
+    <t>http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/222/222_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER CÓPIA DAS FOLHAS DE PAGAMENTO DE TODOS OS FUNCIONÁRIOS DO EXECUTIVO MUNICIPAL DO PERÍODO DE JANEIRO/2012 A ABRIL/2013 COM AS ESPECIFICAÇÕES DAS VERBAS, BEM COMO SEJA ENCAMINHADO TAIS DOCUMENTOS MENSALMENTE A PARTIR DE MAIO/2013.</t>
   </si>
   <si>
     <t>223</t>
   </si>
   <si>
-    <t>https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/223/223_texto_integral.pdf</t>
+    <t>http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/223/223_texto_integral.pdf</t>
   </si>
   <si>
     <t>CÓPIA DO CONTRATO Nº 088/2013 FIRMADO ENTRE O MUNICIPIO DE JAGUARÉ-ES E A EMPRESA PROJETOS E CONSULTORIAS LTDA ME._x000D_
 CÓPIA DO CONTRATO Nº 089/2013 FIRMADO ENTRE O MUNICÍPIO DE JAGUARÉ-ES E A EMPRESA ELISABETE DE ALMEIDA PASSOS ME._x000D_
 CÓPIA DO CONTRATO Nº090,091, 092 E 093/2013 FIRMADO ENTRE O MUNICÍPIO DE JAGUARÉ-ES E A EMPRESA MIL CÓPIAS COMÉRCIO DE COPIADORAS E SERVIÇOS LTDA EPP._x000D_
 CÓPIA DO CONTRATO Nº 094/2013 FIRMADO ENTRE O MUNICÍPIO DE JAGUARÉ-ES E A EMPRESA ROSELKY GRÁFICA INDÚSTRIA E COMÉRCIO LTDA ME;_x000D_
 CÓPIA DO CONTRATO Nº 095/2013 FIRMADOS ENTRE O MUNICÍPIO DE JAGUARÉ-ES E A EMPRESA JAGUARÉ TRANSPORTES LTDA ME;_x000D_
 CÓPIA DO CONTRATO Nº 096/2013 FIRMADO ENTRE O MUNICÍPIO DE JAGUARÉ-ES E A EMPRESA VIAÇÃO ÁGUIA BRANCA S/A.</t>
   </si>
   <si>
     <t>224</t>
   </si>
   <si>
-    <t>https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/224/224_texto_integral.pdf</t>
+    <t>http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/224/224_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER CÓPIA DO CONVÊNIO REALIZADO COM O BOTAFOGO FUTEBOL CLUBE DE JAGUARÉ-ES, COM DEVIDA PRESTAÇÃO DE CONTAS DE 2012 E 2013.</t>
   </si>
   <si>
     <t>225</t>
   </si>
   <si>
-    <t>https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/225/225_texto_integral.pdf</t>
+    <t>http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/225/225_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER:_x000D_
 1 - CÓPIA DO CONTRATO Nº 097/2013 FIRMADO ENTRE O MUNICÍPIO DE JAGUARÉ-ES E A EMPRESA JAGUARÉ TRANSPORTES LTDA ME;_x000D_
 2 - CÓPIA DO CONTRATO Nº 098/2013 FIRMADO ENTRE O MUNICÍPIO DE JAGUARÉ-ES E A EMPRESA BAUER - OPERADORA DE TURISMO LTDA ME;_x000D_
 3 - CÓPIA DO CONTRATO  Nº 100/2013 FIRMADO ENTRE O MUNICÍPIO DE JAGUARÉ-ES E A EMPRESA ÁGAPE ASSESSORIA E CONSULTORIA LTDA ME;_x000D_
 4 - CÓPIA DO CONTRATO Nº 101/2013 FIRMADO ENTRE O MUNICÍPIO DE JAGUARÉ-ES E A EMPRESA BAUER - OPERADORA DE TURISMO LTDA ME;_x000D_
 5 - CÓPIA DO CONTRATO Nº 102/2013 FIRMADO ENTRE O MUNICÍPIO DE JAGUARÉ-ES E A EMPRESA CONSTRUTORA CROSCOPP LTDA ME;_x000D_
 6 - CÓPIA DO CONTRATO Nº 103/2013 FIRMADO ENTRE O MUNICÍPIO DE JAGUARÉ-ES E A EMPRESA CONSTRUTORA SOEIRO E TRISTÃO LTDA ME;_x000D_
 7 - CÓPIA DO CONTRATO Nº 104/2013 FIRMADO ENTRE O MUNICÍPIO DE JAGUARÉ-ES E A EMPRESA BAUER - OPERADORA DE TURISMO LTDA ME;_x000D_
 8 - CÓPIA DO CONTRATO Nº 019/2013 FIRMADO ENTRE O MUNICÍPIO DE JAGUARÉ-ES E A EMPRESA TRANSPORTAR TRANSPORTE TURISMO RENTACAR LTDA ME, BEM COMO CÓPIA DO PRIMEIRO TERMO ADITIVO DESTE MESMO CONSTRATO;_x000D_
 9 - CÓPIA DO CONTRATO Nº 008/2013 FIRMADO ENTRE O MUNICÍPIO DE JAGUARÉ-ES E A EMPRESA ROMPEM CAR AUTO PEÇAS LTDA ME, BEM COMO CÓPIA DO PRIMEIRO TERMO ADITIVO DESTE MESMO CONTRATO;_x000D_
 10 - CÓPIA DO PRIMEIRO TERMO ADITIVO AO CONTRATO Nº 043/2013 FIRMADO ENTRE O MUNICÍPIO DE JAGUARÉ E A EMPRESA LIMPISERVICE SERVIÇOS LTDA ME;_x000D_
 11 - CÓPIA DA ATA DE REGISTRO DE PREÇOS Nº 033/2013 NA QUAL APARECEM COMO CONTRATADAS AS EMPRESA SANTA GERTRUDES MATERIAL DE CONSTRUÇÃO LTDA ME, AREIAL VG LTDA ME E ARCO-IRIS COMERCIAL E FORNECEDORA LTDA ME.</t>
   </si>
   <si>
     <t>394</t>
   </si>
   <si>
-    <t>https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/394/394_texto_integral.pdf</t>
+    <t>http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/394/394_texto_integral.pdf</t>
   </si>
   <si>
     <t>1 - CÓPIA DO CONTRATO Nº 105/2013 FIRMADO ENTRE O MUNICÍPIO DE JGAUARÉ-ES E A EMPRESA TRANSPORTAR TRANSPORTE E TURISMO RENTACAR LTDA ME;_x000D_
 2 - CÓPIA DO CONTRATO Nº 106/2013 FIRMADO ENTRE O MUNICÍPIO DE JAGUARÉ-ES E A EMPRESA UGC IND. COM. DE IMPLEMENTO AGRÍCOLA LTDA ME;_x000D_
 3 - CÓPIA DO CONTRATO Nº 063/2012 FIRMADOS ENTRE O MUNICÍPIO DE JAGUARÉ-ES E A EMPRESA URBSERVICE SERVIÇOS URBANOS LTDA, BEM COMO A CÓPIA DO 1º TERMO ADITIVO DESTE MESMO CONTRATO;_x000D_
 4 - CÓPIA DO 1º TERMO ADITIVO AO CONTRATO  026/2013 FIRMADO ENTRE O MUNICÍPIO DE JAGUARÉ-ES E A EMPRESA QUALITAR LIMPEZA E SOLUÇÕES AMBIENTAIS LTDA;_x000D_
 5 - CÓPIA DO CONTRATO Nº 052/2012 FIRMADO ENTRE O MUNICÍPIO DE JAGUARÉ-ES E A EMPRESA PHD CONSTRUÇÕES E PAVIMENTAÇÕES LTDA, BEM COMO CÓPIAS DO 1º, 2º E 3º TERMOS ADITIVOS DESTE MESMO CONTRATO;_x000D_
 6 - CÓPIA DO CONTRATO Nº 108/2013 FIRMADO ENTRE O MUNICÍPIO DE JAGUARÉ-ES NORTMAQ TERRAPLANAGEM E CONSTRUÇÕES LTDA.</t>
   </si>
   <si>
     <t>395</t>
   </si>
   <si>
-    <t>https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/395/395_texto_integral.pdf</t>
+    <t>http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/395/395_texto_integral.pdf</t>
   </si>
   <si>
     <t>1 - CÓPIA DO CONTRATO Nº 111/2013 FIRMADO ENTRE O MUNICÍPIO DE JAGUARÉ-ES E A EMPRESA CHARLES M. LOPES COMUNICAÇÃO LTDA ME;_x000D_
 2 - CÓPIA DE TODAS AS NOTAS FISCAIS DE FORNECEDORES DA PREFEITURA MUNICIPAL DE JAGUARÉ, REFERENTES A SERVIÇOS PRESTADOS ÁS SECRETARIAS MUNICIPAIS DE AGRICULTURA, E DE TRANSPORTES, EMITIDAS NO PERÍODO DE 1º DE JANEIRO A 30 DE JUNHO DE 2013.</t>
   </si>
   <si>
     <t>396</t>
   </si>
   <si>
-    <t>https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/396/396_texto_integral.pdf</t>
+    <t>http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/396/396_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA, NA FORMA REGIMENTAL, QUE SEJA ENCAMINHADO EXPEDIENTE AO SECRETÁRIO ESTADUAL DE SEGURANÇA PÚBLICA, CHEFE DA POLÍCIA CIVIL DO ESTADO, COMANDANTE GERAL DDA POLÍCIA MILITAR DO ESTADO, SOLICITANDO PROVIDENCIAS CABÍVEIS PARA MAIOR SEGURANÇA PÚBLICA NO MUNICÍPIO DE JAGUARÉ-ES.</t>
   </si>
   <si>
     <t>397</t>
   </si>
   <si>
-    <t>https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/397/397_texto_integral.pdf</t>
+    <t>http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/397/397_texto_integral.pdf</t>
   </si>
   <si>
     <t>1 - CÓPIA DO CONTRATO Nº 045/2013, BEM COMO A CÓPIA DO RESUMO DO 1º TERMO ADITIVO DESTE MESMO CONTRATO, FIRMADO ENTRE O MUNICÍPIO DE JAGUARÉ-ES E A EMPRESA NORTMAQ TERRAPLANAGEM E CONSTRUÇÕES LTDA;_x000D_
 2 - CÓPIA DO CONTRATO Nº 122/2013 FIRMADO ENTRE O MUNICÍPIO DE JAGUARÉ-ES E A EMPRESA AGRO SOLUÇÕES AGRÍCOLAS LTDA ME;_x000D_
 3 - CÓPIA DO CONTRATO Nº 123/2013 FIRMADO ENTRE O MUNICÍPIO DE JAGUARÉ-ES E A EMPRESA TRANSPORTAR TRANSPORTE TURISMO RENTACAR LTDA ME;_x000D_
 4 - CÓPIA DO CONTRATO Nº 128/2013 FIRMADO ENTRE O MUNICÍPIO DE JAGUARÉ-ES E A EMPRESA LATUS CONSULTORIA PESQUISA E ASSESSORIA DE PROJETOS LTDA;_x000D_
 5 - CÓPIA DO PROCESSO Nº 124.611, DE 02 DE AGOSTO DE 2013, O QUAL AUTORIZA A EMISSÃO DE NOTA DE EMPENHO EM FAVOR DA EMPRESA LILIA MARCIA FEITANIN COCO;_x000D_
 6 - CÓPIA DO CONTRATO Nº 134/2013 FIRMADO ENTRE O MUNICÍPIO DE JAGUARÉ-ES E A EMPRESA NORTMAQ TERRAPLANAGEM E CONSTRUÇÕES LTDA;_x000D_
 7 - CÓPIA DO PROCESSO Nº 122.892, DE 22 DE MAIO DE 2013, O QUAL AUTORIZA A EMISSÃO DE NOTA DE EMPENHO EM FAVOR DA EMPRESA URBSERVICE SERVIÇOS URBANOS LTDA;~_x000D_
 8 - CÓPIA DA LISTAGEM DE TODAS AS LIQUIDAÇÕES DA PREFEITURA MUNICIPAL DE JAGUARÉ, DESDE 01 DE JANEIRO DE 2013, ESPECIFICANDO A SECRETARIA, NÚMERO DA LIQUIDAÇÃO, A DATA, O DOCUMENTO FISCAL, NÚMERO DO EMPENHO E DA FICHA, NOME DO CREDOR, NÚMERO DO PROCESSO E O VALOR DA LIQUIDAÇÃO. ESSAS INFORMAÇÕES PODEM SER ENVIADAS ATRAVÉS DE MÍDIA DIGITAL GRAVADA EM CD.</t>
   </si>
   <si>
     <t>398</t>
   </si>
   <si>
-    <t>https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/398/398_texto_integral.pdf</t>
+    <t>http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/398/398_texto_integral.pdf</t>
   </si>
   <si>
     <t>1 - CÓPIA DO 2º TERMO ADITIVO AO CONTRATO 008/2013, FIRMADO ENTRE O MUNICÍPIO DE JAGUARÉ-ES E A EMPRESA ROMPEM CAR AUTO PEÇAS LTDA ME;_x000D_
 2 - CÓPIA DO CONTRATO Nº 136/2013 FIRMADO ENTRE O MUNICÍPIO DE JAGUARÉ-ES E A EMPRESA URBSERVICE SERVIÇOS URBANOS LTDA ME;_x000D_
 3 - CÓPIA DO CONTRATO Nº 137/2013 FIRMADO ENTRE O MUNICÍPIO DE JAGUARÉ-ES E A EMPRESA SILVA &amp; SILVA PROMOÇÕES ARTISTICAS LTDA ME;_x000D_
 4 - CÓPIA DO CONTRATO Nº 144/2013 FIRMADO ENTRE O MUNICÍPIO DE JAGUARÉ-ES E A EMPRESA B. OLIVEIRA ANALISES CLINICAS LTDA ME;_x000D_
 5 - CÓPIA DO CONTRATO Nº 145/2013 FIRMADO ENTRE O MUNICÍPIO DE JAGUARÉ-ES E A EMPRESA LABORATÓRIO DE ANALISES CLINICAS PASTEUR LTDA EPP;_x000D_
 6 - CÓPIA DO CONTRATO Nº 146/2013 FIRMADO ENTRE O MUNICÍPIO DE JAGUARÉ-ES E A EMPRESA LABORATÓRIO DE ANALISES CLINICAS RAASCH E RAASCH LTDA ME;_x000D_
 7 - CÓPIA DO CONTRATO Nº 147/2013 FIRMADO ENTRE O MUNICÍPIO DE JAGUARÉ-ES E A EMPRESA LABORATÓRIO FERRARI LTDA ME;_x000D_
 8 - CÓPIA DOS CONTRATOS Nº 148 E 149/2013 FIRMADO ENTRE O MUNICÍPIO DE JAGUARÉ-ES E A EMPRESA ALIANÇA REFRIGERAÇÃO E SERVIÇOS LTDA EPP;_x000D_
 9 - CÓPIA DO CONTRATO Nº 150/2013 FIRMANDO ENTRE O MUNICÍPIO DE JAGUARÉ-ES E A EMPRESA MANANCIAL PROJETOS E CONSULTORIA AMBIENTAL LTDA EPP;_x000D_
 10 - CÓPIA DO CONTRATO Nº 151/2013 FIRMADO ENTRE O MUNICÍPIO DE JAGUARÉ-ES E A EMPRESA NORTMAQ TERRAPLANAGEM E CONSTRUÇÕES LTDA ME.</t>
   </si>
   <si>
     <t>399</t>
   </si>
   <si>
-    <t>https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/399/399_texto_integral.pdf</t>
+    <t>http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/399/399_texto_integral.pdf</t>
   </si>
   <si>
     <t>1 - CÓPIA DE TODOS OS CONTRATOS FIRMADOS ENTRE O MUNICÍPIO DE JAGUARÉ-ES E TERCEIROS-PESSOA JURÍDICA, REFERENTES AO VIII FESTIVAL DE MÚSICA DE JAGUARÉ, REALIZADO DE 5 A 8 DE DEZEMBRO DE 2013, NO PARQUE DE EXPOSIÇÕES ALPHEU SOSSAI.</t>
   </si>
   <si>
     <t>197</t>
   </si>
   <si>
     <t>VET</t>
   </si>
   <si>
     <t>Veto</t>
   </si>
   <si>
-    <t>https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/197/197_texto_integral.pdf</t>
+    <t>http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/197/197_texto_integral.pdf</t>
   </si>
   <si>
     <t>VETO AO PROJETO DE LEI Nº 001/2013</t>
   </si>
   <si>
     <t>198</t>
   </si>
   <si>
-    <t>https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/198/198_texto_integral.pdf</t>
+    <t>http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/198/198_texto_integral.pdf</t>
   </si>
   <si>
     <t>VETO A EMENDA SUPRESSIVA Nº 001/2013 AO PROJETO DE LEI Nº 001/2013.</t>
   </si>
   <si>
     <t>199</t>
   </si>
   <si>
-    <t>https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/199/199_texto_integral.pdf</t>
+    <t>http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/199/199_texto_integral.pdf</t>
   </si>
   <si>
     <t>VETO A EMENDA MODIFICATIVA Nº 001/2013 AO PROJETO DE LEI Nº 019/2013.</t>
   </si>
   <si>
     <t>200</t>
   </si>
   <si>
-    <t>https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/200/200_texto_integral.pdf</t>
+    <t>http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/200/200_texto_integral.pdf</t>
   </si>
   <si>
     <t>VETO A EMENDA ADITIVA Nº 001/2013 AO PROJETO DE LEI Nº 068/2013.</t>
   </si>
   <si>
     <t>201</t>
   </si>
   <si>
-    <t>https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/201/201_texto_integral.pdf</t>
+    <t>http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/201/201_texto_integral.pdf</t>
   </si>
   <si>
     <t>VETO A EMENDA MODIFICATIVA Nº 003/2013 AO PROJETO DE LEI Nº 068/2013.</t>
   </si>
   <si>
     <t>202</t>
   </si>
   <si>
-    <t>https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/202/202_texto_integral.pdf</t>
+    <t>http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/202/202_texto_integral.pdf</t>
   </si>
   <si>
     <t>VETO A EMENDA ADITIVA Nº 002/2013 AO PROJETO DE LEI Nº 068/2013.</t>
   </si>
   <si>
     <t>203</t>
   </si>
   <si>
-    <t>https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/203/203_texto_integral.pdf</t>
+    <t>http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/203/203_texto_integral.pdf</t>
   </si>
   <si>
     <t>VETO A EMENDA ADITIVA Nº 004/2013 AO PROJETO DE LEI Nº 068/2013.</t>
   </si>
   <si>
     <t>204</t>
   </si>
   <si>
-    <t>https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/204/204_texto_integral.pdf</t>
+    <t>http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/204/204_texto_integral.pdf</t>
   </si>
   <si>
     <t>VETO A EMENDA ADITIVA Nº 003/2013 AO PROJETO DE LEI Nº 068/2013.</t>
   </si>
   <si>
     <t>205</t>
   </si>
   <si>
-    <t>https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/205/205_texto_integral.pdf</t>
+    <t>http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/205/205_texto_integral.pdf</t>
   </si>
   <si>
     <t>VETO A EMENDA MODIFICATIVA Nº 002/2013 AO PROJETO DE LEI Nº 068/2013.</t>
   </si>
   <si>
     <t>206</t>
   </si>
   <si>
-    <t>https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/206/206_texto_integral.pdf</t>
+    <t>http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/206/206_texto_integral.pdf</t>
   </si>
   <si>
     <t>VETO A EMENDA ADITIVA Nº 012/2013 AO PROJETO DE LEI Nº 068/2013.</t>
   </si>
   <si>
     <t>207</t>
   </si>
   <si>
-    <t>https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/207/207_texto_integral.pdf</t>
+    <t>http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/207/207_texto_integral.pdf</t>
   </si>
   <si>
     <t>VETO A EMENDA ADITIVA Nº 005/2013 AO PROJETO DE LEI Nº 068/2013.</t>
   </si>
   <si>
     <t>208</t>
   </si>
   <si>
-    <t>https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/208/208_texto_integral.pdf</t>
+    <t>http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/208/208_texto_integral.pdf</t>
   </si>
   <si>
     <t>VETO EMENDA ADITIVA Nº 006/2013 AO PROJETO DE LEI Nº 068/2013.</t>
   </si>
   <si>
     <t>209</t>
   </si>
   <si>
-    <t>https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/209/209_texto_integral.pdf</t>
+    <t>http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/209/209_texto_integral.pdf</t>
   </si>
   <si>
     <t>VETO A EMENDA ADITIVA Nº 013/2013 AO PROJETO DE LEI Nº 068/2013.</t>
   </si>
   <si>
     <t>210</t>
   </si>
   <si>
-    <t>https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/210/210_texto_integral.pdf</t>
+    <t>http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/210/210_texto_integral.pdf</t>
   </si>
   <si>
     <t>VETO A EMENDA ADITIVA Nº 010/2013 AO PROJETO DE LEI Nº 068/2013.</t>
   </si>
   <si>
     <t>211</t>
   </si>
   <si>
-    <t>https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/211/211_texto_integral.pdf</t>
+    <t>http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/211/211_texto_integral.pdf</t>
   </si>
   <si>
     <t>VETO A EMENDA ADITIVA Nº 009/2013 AO PROJETO DE LEI Nº 068/2013.</t>
   </si>
   <si>
     <t>212</t>
   </si>
   <si>
-    <t>https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/212/212_texto_integral.pdf</t>
+    <t>http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/212/212_texto_integral.pdf</t>
   </si>
   <si>
     <t>VETO A EMENDA ADITIVA Nº 008/2013 AO PROJETO DE LEI Nº 068/2013.</t>
   </si>
   <si>
     <t>213</t>
   </si>
   <si>
-    <t>https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/213/213_texto_integral.pdf</t>
+    <t>http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/213/213_texto_integral.pdf</t>
   </si>
   <si>
     <t>VETO A EMENDA ADITIVA Nº 014/2013 AO PROJETO DE LEI Nº 068/2013.</t>
   </si>
   <si>
     <t>214</t>
   </si>
   <si>
-    <t>https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/214/214_texto_integral.pdf</t>
+    <t>http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/214/214_texto_integral.pdf</t>
   </si>
   <si>
     <t>VETO A EMENDA ADITIVA Nº 011/2013 AO PROJETO DE LEI Nº 068/2013.</t>
   </si>
   <si>
     <t>215</t>
   </si>
   <si>
     <t>VETO A EMENDA ADITIVA Nº 007/2013 AO PROJETO DE LEI Nº 068/2013.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
@@ -4040,68 +4040,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/407/407_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/415/415_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/416/416_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/417/417_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/418/418_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/427/427_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/428/428_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/429/429_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/430/430_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguare.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/432/432_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/433/433_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/434/434_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/435/435_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/436/436_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/437/437_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/438/438_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/439/439_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/440/440_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/402/402_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/404/404_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/406/406_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/408/408_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/410/410_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/411/411_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/412/412_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/413/413_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/414/414_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/419/419_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/420/420_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/422/422_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/423/423_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguare.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguare.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/441/441_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/442/442_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/443/443_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/444/444_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/445/445_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/405/405_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/401/401_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/403/403_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/409/409_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/424/424_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/393/393_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/245/245_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/246/246_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/400/400_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/247/247_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/248/248_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/249/249_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/250/250_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/251/251_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/252/252_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/253/253_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/254/254_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/255/255_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/256/256_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/257/257_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/258/258_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/259/259_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/260/260_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/261/261_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/262/262_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/263/263_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/264/264_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/265/265_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/266/266_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/267/267_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/268/268_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/269/269_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/270/270_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/271/271_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/272/272_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/273/273_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/274/274_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/275/275_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/276/276_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/277/277_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/278/278_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/279/279_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/280/280_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/281/281_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/282/282_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/283/283_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/284/284_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/285/285_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/286/286_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/287/287_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/288/288_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/289/289_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/290/290_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/291/291_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/292/292_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/293/293_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/294/294_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/295/295_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/296/296_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/297/297_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/298/298_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/299/299_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/300/300_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/301/301_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/302/302_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/303/303_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/304/304_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/305/305_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/306/306_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/307/307_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/308/308_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/309/309_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/310/310_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/311/311_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/312/312_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/313/313_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/314/314_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/315/315_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/316/316_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/317/317_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/318/318_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/319/319_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/320/320_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/321/321_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/322/322_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/323/323_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/324/324_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/325/325_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/326/326_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/327/327_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/328/328_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/329/329_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/330/330_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/331/331_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/332/332_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/333/333_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/334/334_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/335/335_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/336/336_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/337/337_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/338/338_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/339/339_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/340/340_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/341/341_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/342/342_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/343/343_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/344/344_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/345/345_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/346/346_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/347/347_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/348/348_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/349/349_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/350/350_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/351/351_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/352/352_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/353/353_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/354/354_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/355/355_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/356/356_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/357/357_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/358/358_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/359/359_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/360/360_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/361/361_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/362/362_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/363/363_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/364/364_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/365/365_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/366/366_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/367/367_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/368/368_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/369/369_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/370/370_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/371/371_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/372/372_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/373/373_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/374/374_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/375/375_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/376/376_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/377/377_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/378/378_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/379/379_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/380/380_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/381/381_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/382/382_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/383/383_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/384/384_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/385/385_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/386/386_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/387/387_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/388/388_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/389/389_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/390/390_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/391/391_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/392/392_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguare.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/170/170_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/171/171_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/190/190_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/101/101_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/102/102_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/103/103_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/104/104_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/105/105_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/106/106_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/107/107_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/108/108_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/100/100_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/110/110_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/111/111_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/112/112_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/113/113_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/114/114_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/115/115_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/116/116_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/117/117_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/118/118_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/119/119_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/120/120_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/121/121_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/122/122_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/123/123_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/124/124_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/125/125_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/126/126_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/127/127_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/128/128_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/129/129_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/130/130_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/131/131_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/132/132_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/133/133_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/134/134_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/135/135_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/136/136_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/137/137_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/138/138_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/141/141_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/139/139_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/140/140_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/142/142_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/143/143_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/145/145_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/146/146_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/144/144_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/147/147_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/148/148_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/149/149_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/150/150_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/194/194_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/151/151_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/152/152_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/153/153_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/154/154_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/155/155_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/193/193_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/156/156_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/157/157_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/158/158_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/159/159_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/160/160_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/161/161_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/162/162_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/163/163_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/164/164_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/165/165_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/166/166_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/167/167_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/168/168_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/169/169_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/172/172_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/173/173_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/174/174_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/175/175_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/176/176_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/177/177_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/179/179_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/180/180_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/181/181_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguare.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/183/183_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/184/184_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/185/185_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/186/186_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/187/187_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/188/188_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/189/189_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/191/191_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/192/192_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/216/216_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/217/217_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/218/218_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/219/219_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/220/220_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/221/221_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/222/222_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/223/223_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/224/224_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/225/225_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/394/394_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/395/395_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/396/396_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/397/397_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/398/398_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/399/399_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/197/197_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/198/198_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/199/199_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/200/200_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/201/201_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/202/202_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/203/203_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/204/204_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/205/205_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/206/206_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/207/207_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/208/208_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/209/209_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/210/210_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/211/211_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/212/212_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/213/213_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/214/214_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguare.es.leg.br/media/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/407/407_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/415/415_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/416/416_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/417/417_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/418/418_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/427/427_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/428/428_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/429/429_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/430/430_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguare.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/432/432_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/433/433_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/434/434_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/435/435_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/436/436_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/437/437_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/438/438_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/439/439_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/440/440_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/402/402_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/404/404_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/406/406_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/408/408_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/410/410_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/411/411_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/412/412_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/413/413_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/414/414_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/419/419_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/420/420_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/422/422_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/423/423_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguare.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguare.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/441/441_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/442/442_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/443/443_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/444/444_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/445/445_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/405/405_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/401/401_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/403/403_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/409/409_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/424/424_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/393/393_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/245/245_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/246/246_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/400/400_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/247/247_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/248/248_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/249/249_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/250/250_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/251/251_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/252/252_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/253/253_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/254/254_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/255/255_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/256/256_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/257/257_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/258/258_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/259/259_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/260/260_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/261/261_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/262/262_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/263/263_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/264/264_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/265/265_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/266/266_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/267/267_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/268/268_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/269/269_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/270/270_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/271/271_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/272/272_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/273/273_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/274/274_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/275/275_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/276/276_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/277/277_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/278/278_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/279/279_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/280/280_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/281/281_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/282/282_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/283/283_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/284/284_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/285/285_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/286/286_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/287/287_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/288/288_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/289/289_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/290/290_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/291/291_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/292/292_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/293/293_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/294/294_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/295/295_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/296/296_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/297/297_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/298/298_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/299/299_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/300/300_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/301/301_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/302/302_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/303/303_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/304/304_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/305/305_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/306/306_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/307/307_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/308/308_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/309/309_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/310/310_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/311/311_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/312/312_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/313/313_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/314/314_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/315/315_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/316/316_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/317/317_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/318/318_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/319/319_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/320/320_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/321/321_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/322/322_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/323/323_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/324/324_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/325/325_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/326/326_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/327/327_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/328/328_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/329/329_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/330/330_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/331/331_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/332/332_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/333/333_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/334/334_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/335/335_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/336/336_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/337/337_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/338/338_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/339/339_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/340/340_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/341/341_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/342/342_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/343/343_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/344/344_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/345/345_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/346/346_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/347/347_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/348/348_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/349/349_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/350/350_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/351/351_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/352/352_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/353/353_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/354/354_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/355/355_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/356/356_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/357/357_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/358/358_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/359/359_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/360/360_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/361/361_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/362/362_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/363/363_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/364/364_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/365/365_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/366/366_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/367/367_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/368/368_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/369/369_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/370/370_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/371/371_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/372/372_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/373/373_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/374/374_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/375/375_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/376/376_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/377/377_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/378/378_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/379/379_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/380/380_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/381/381_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/382/382_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/383/383_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/384/384_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/385/385_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/386/386_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/387/387_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/388/388_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/389/389_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/390/390_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/391/391_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/392/392_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguare.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/170/170_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/171/171_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/190/190_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/101/101_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/102/102_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/103/103_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/104/104_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/105/105_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/106/106_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/107/107_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/108/108_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/100/100_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/110/110_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/111/111_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/112/112_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/113/113_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/114/114_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/115/115_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/116/116_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/117/117_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/118/118_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/119/119_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/120/120_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/121/121_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/122/122_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/123/123_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/124/124_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/125/125_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/126/126_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/127/127_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/128/128_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/129/129_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/130/130_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/131/131_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/132/132_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/133/133_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/134/134_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/135/135_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/136/136_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/137/137_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/138/138_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/141/141_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/139/139_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/140/140_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/142/142_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/143/143_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/145/145_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/146/146_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/144/144_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/147/147_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/148/148_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/149/149_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/150/150_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/194/194_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/151/151_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/152/152_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/153/153_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/154/154_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/155/155_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/193/193_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/156/156_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/157/157_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/158/158_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/159/159_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/160/160_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/161/161_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/162/162_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/163/163_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/164/164_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/165/165_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/166/166_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/167/167_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/168/168_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/169/169_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/172/172_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/173/173_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/174/174_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/175/175_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/176/176_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/177/177_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/179/179_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/180/180_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/181/181_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguare.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/183/183_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/184/184_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/185/185_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/186/186_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/187/187_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/188/188_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/189/189_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/191/191_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/192/192_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/216/216_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/217/217_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/218/218_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/219/219_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/220/220_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/221/221_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/222/222_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/223/223_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/224/224_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/225/225_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/394/394_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/395/395_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/396/396_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/397/397_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/398/398_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/399/399_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/197/197_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/198/198_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/199/199_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/200/200_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/201/201_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/202/202_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/203/203_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/204/204_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/205/205_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/206/206_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/207/207_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/208/208_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/209/209_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/210/210_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/211/211_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/212/212_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/213/213_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2013/214/214_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguare.es.leg.br/media/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H324"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="103.85546875" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="91.85546875" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="91" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>