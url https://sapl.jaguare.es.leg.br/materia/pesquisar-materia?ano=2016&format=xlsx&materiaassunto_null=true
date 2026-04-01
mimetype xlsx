--- v0 (2026-02-03)
+++ v1 (2026-04-01)
@@ -54,1027 +54,1027 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>1029</t>
   </si>
   <si>
     <t>2016</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>EMEN</t>
   </si>
   <si>
     <t>Emenda</t>
   </si>
   <si>
     <t>PEDRO  DRAGO</t>
   </si>
   <si>
-    <t>https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2016/1029/1029_texto_integral.pdf</t>
+    <t>http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2016/1029/1029_texto_integral.pdf</t>
   </si>
   <si>
     <t>EMENDA MODIFICATIVA Nº 001/2016 AO PROJETO DE LEI Nº 007/2016._x000D_
 O ART. 1º DO PROJETO DE LEI Nº 061/2014 PASSA A TER SEGUINTE REDAÇÃO:_x000D_
 O ART. 5º DA LEI Nº 1.124, DE 20  DE DEZEMBRO DE 2013 - LEI ORÇAMENTÁRIA ANUAL DE 2014, PASSA A VIGORAR COM SEGUINTE REDAÇÃO:_x000D_
 "ART. 5º FICAM OS PODERES EXECUTIVOS E LEGISLATIVO AUTORIZADOS A ABRIR CRÉDITOS ADICIONAIS SUPLEMENTARES, NOS TERMOS DO QUE DISPÕE A LEI FEDERAL 4.320/64, DE 17 DE MARÇO DE 1964, PARA A ADMINISTRAÇÃO DIRETA, INDIRETA E SEUS FUNDOS MUNICIPAIS, ATÉ O LIMITE DE 35% (TRINTA E CINCO POR CENTO) DO TOTAL DA DESPESA FIXADA EM SEUS RESPECTIVOS ORÇAMENTOS PARA O EXERCÍCIO DE 2016."</t>
   </si>
   <si>
     <t>1039</t>
   </si>
   <si>
     <t>EMENA</t>
   </si>
   <si>
     <t>Emenda Aditiva</t>
   </si>
   <si>
     <t>COMISSÃO DE FINANÇAS, ORÇAMENTO E FISCALIZAÇÃO</t>
   </si>
   <si>
-    <t>https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2016/1039/1039_texto_integral.pdf</t>
+    <t>http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2016/1039/1039_texto_integral.pdf</t>
   </si>
   <si>
     <t>EMENDA ADITIVA Nº 001/2016 AO PROJETO DE LEI Nº 017/2016._x000D_
 I- INCLUSÃO DE PROJETO:_x000D_
 100 - SECRETARIA MUNICIPAL DE AGRICULTURA_x000D_
 109 - SECRETARIA MUNICIPAL DE AGRICULTURA_x000D_
 100109.2060100601.XXX - TRANSFERÊNCIA FINANCEIRA AO SINDICATO RURAL DE JAGUARÉ-ES._x000D_
 333504100000 - CONTRIBUIÇÕES.................R$ 50.000,00 F.:X.XX_x000D_
 TOTAL DA INCLUSÃO.............................R$ 50.000,00_x000D_
 _x000D_
 100 - SECRETARIA MUNICIPAL DE AGRICULTURA_x000D_
 109 - SECRETARIA MUNICIPAL DE AGRICULTURA_x000D_
 100109.2060100601.XXX - TRANSFERÊNCIA FINANCEIRA AO SINDICATO DOS TRABALHADORES RURAIS AGRICULTORES E AGRICULTORES FAMILIARES DE JAGUARÉ-ES._x000D_
 333504100000 - CONTRIBUIÇÕES.................R$ 50.000,00 F.:X.XX_x000D_
 TOTAL DA INCLUSÃO.............................R$ 50.000,00_x000D_
 TOTAL: R$ 100.000,00_x000D_
 _x000D_
 II - INDICAÇÃO DE RECURSOS:_x000D_
 010 - GABINETE DO PREFEITO_x000D_
 001 - SECRETARIA MUNICIPAL DE GABINETE_x000D_
 010003.0412200272.002 - DIVULGAÇÃO DOS ATOS E FATOS DA ADMINISTRAÇÃO_x000D_
 33903900000 - OUTROS SERVIÇOS DE TERCEIROS - PESSOA JURÍDICA_x000D_
 TOTAL: R$ 80.000,00_x000D_
 _x000D_
 010 - GABINETE DO PREFEITO_x000D_
 001 - SECRETARIA MUNICIPAL DE GABINETE_x000D_
 010003.0412200272.001 - MANUTENÇÃO E DESENVOLVIMENTO DAS ATIVIDADES DESTA UNIDADE_x000D_
 33903900000 - OUTROS SERVIÇOS DE TERCEIROS - PESSOA JURÍDICA_x000D_
 TOTAL: R$ 20.000,00_x000D_
 TOTAL DA DIFERENÇA: R$ 100.000,00</t>
   </si>
   <si>
     <t>1038</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>EMENM</t>
   </si>
   <si>
     <t>Emenda Modificativa</t>
   </si>
   <si>
-    <t>https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2016/1038/1038_texto_integral.pdf</t>
+    <t>http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2016/1038/1038_texto_integral.pdf</t>
   </si>
   <si>
     <t>EMENDA MODIFICATIVA Nº 001/2016 AO PROJETO DE LEI Nº 017/2016._x000D_
 O ART. 5º DO PROJETO DE LEI Nº 017/2016 PASSA A VIGORAR COM A SEGUINTE REDAÇÃO:_x000D_
 ART. 5º FICAM OS PODERES EXECUTIVOS E LEGISLATIVOS AUTORIZADOS A ABRIR CRÉDITOS ADICIONAIS SUPLEMENTARES, NOS TERMOS DO QUE DISPÕE A LEI FEDERAL Nº 4.320, DE 17 DE MARÇO DE 1964, PARA A ADMINISTRAÇÃO DIRETA, INDIRETA E SEUS FUNDOS MUNICIPAIS, ATÉ O LIMITE DE 15% (QUINZE POR CENTO) DO TOTAL DA DESPESA FIXADA EM SEUS RESPECTIVOS ORÇAMENTOS PARA O EXERCÍCIO DE 2017.</t>
   </si>
   <si>
     <t>1045</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
-    <t>https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2016/1045/1045_texto_integral.pdf</t>
+    <t>http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2016/1045/1045_texto_integral.pdf</t>
   </si>
   <si>
     <t>I - BUSCAR ESFORÇOS JUNTO A EMPRESA ARCELOR MITAL (TUTBARÃO) PARA DISPONIBILIZAÇÃO DE SOLUÇÃO DO REVESTIMENTO ASFÁLTICO - REUSOL, COM O FIM DE VIABILIZAR A PAVIMENTAÇÃO DE 02 (DOIS) MORROS NA ESTRADA QUE DÁ ACESSO A COMUNIDADE SÃO BRAS, RODOVIA 356 (JAGUARÉ AO DISTRITO DE NESTOR GOMES).</t>
   </si>
   <si>
     <t>1046</t>
   </si>
   <si>
-    <t>https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2016/1046/1046_texto_integral.pdf</t>
+    <t>http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2016/1046/1046_texto_integral.pdf</t>
   </si>
   <si>
     <t>I - CONSTRUÇÃO DE 02 (DOIS) ABRIGOS DE PASSAGEIROS NO PONTO DE ONIBUS LOCALIZADO EM FRENTE A IGREJA SÃO VALENTIM, BEM COMO EM FRENTE AO PARQUE DE EXPOSIÇÕES "ALPHEU SOSSAI", AMBOS NA AVENIDA NOVE DE AGOSTO.</t>
   </si>
   <si>
     <t>1047</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2016/1047/1047_texto_integral.pdf</t>
+    <t>http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2016/1047/1047_texto_integral.pdf</t>
   </si>
   <si>
     <t>I - CONSTRUÇÃO DE ARQUIBANCADA NO CAMPO DE FUTEBOL DO BAIRRO BOA VISTA.</t>
   </si>
   <si>
     <t>1048</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>MILTON</t>
   </si>
   <si>
-    <t>https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2016/1048/1048_texto_integral.pdf</t>
+    <t>http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2016/1048/1048_texto_integral.pdf</t>
   </si>
   <si>
     <t>I - PROVIDENCIAR CONSTRUÇÃO ABRIGO PARA PONTO DE TAXI, NA RUA ALEGRE, CENTRO (NA NOVA PRAÇA RODOVIÁRIA), JAGUARÉ, COM AS DIMENSÕES 37 METROS DE COMPRIMENTO POR 4,5 METROS EM SUA LARGURA.</t>
   </si>
   <si>
     <t>1049</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>ALEX DA IRRIGAÇÃO</t>
   </si>
   <si>
-    <t>https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2016/1049/1049_texto_integral.pdf</t>
+    <t>http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2016/1049/1049_texto_integral.pdf</t>
   </si>
   <si>
     <t>I - REITERAR AS INDICAÇÕES Nº 027/2013 E 28/2014.</t>
   </si>
   <si>
     <t>1050</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2016/1050/1050_texto_integral.pdf</t>
+    <t>http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2016/1050/1050_texto_integral.pdf</t>
   </si>
   <si>
     <t>I - BUSCAR ESFORÇOS JUNTO A EMPRESA ARCELOR MITAL (TUBARÃO) PARA DISPONIBILIZAÇÃO DE SOLUÇÃO DE REVESTIMENTO ASFÁLTICO - REUSOL, COM O FIM DE VIABILIZAR A PAVIMENTAÇÃO DOS MORROS LOCALIZADOS NA ESTRADA QUE LIGA A SEDE DO MUNICÍPIO (ATRÁS DO ESTÁDIO CONILON) ATÉ A COMUNIDADE BARRA SECA VELHA.</t>
   </si>
   <si>
     <t>1051</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2016/1051/1051_texto_integral.pdf</t>
+    <t>http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2016/1051/1051_texto_integral.pdf</t>
   </si>
   <si>
     <t>I - CALÇAMENTO DAS RUAS: VICENTE SOSSAI; ISMAEL FERNANDES; E DOMINGOS VINHATI, TODAS LOCALIZADA NO BAIRRO BOA VISTA II (PRÓXIMAS AO CAMPO DE FUTEBOL), EM JAGUARÉ,ES.</t>
   </si>
   <si>
     <t>1052</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>CAYO CASAGRANDE</t>
   </si>
   <si>
-    <t>https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2016/1052/1052_texto_integral.pdf</t>
+    <t>http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2016/1052/1052_texto_integral.pdf</t>
   </si>
   <si>
     <t>I - DISPONIBILIZAR MAIS FUNCIONÁRIOS, DO PRÓPRIO QUADRO, NA MELHOR FORMA POSSÍVEL, PARA O MONITORAMENTO DAS CÂMERAS DE SEGURANÇA.</t>
   </si>
   <si>
     <t>1053</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>LENA</t>
   </si>
   <si>
-    <t>https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2016/1053/1053_texto_integral.pdf</t>
+    <t>http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2016/1053/1053_texto_integral.pdf</t>
   </si>
   <si>
     <t>I - REPARO NO CALÇAMENTO DA RUA "SEBASTIÃO RIBONDI".</t>
   </si>
   <si>
     <t>1054</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2016/1054/1054_texto_integral.pdf</t>
+    <t>http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2016/1054/1054_texto_integral.pdf</t>
   </si>
   <si>
     <t>II - DILIGENCIAS JUNTO AO GOVERNO DO ESTADO PARA INSTALAÇÃO DE REDE DE PROTEÇÃO NA PARTE SUPERIOR NO CAMPO "BOM DE BOLA".</t>
   </si>
   <si>
     <t>1055</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2016/1055/1055_texto_integral.pdf</t>
+    <t>http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2016/1055/1055_texto_integral.pdf</t>
   </si>
   <si>
     <t>I - CONSTRUÇÃO DE PRAÇA NA COMUNIDADE SÃO JOÃO BOSCO.</t>
   </si>
   <si>
     <t>1056</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2016/1056/1056_texto_integral.pdf</t>
+    <t>http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2016/1056/1056_texto_integral.pdf</t>
   </si>
   <si>
     <t>I - CONSTRUÇÃO DE PISTA DE CAMINHADA COM CICLOVIA EM BARRA SECA DE PONTE NOVA.</t>
   </si>
   <si>
     <t>1057</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
     <t>FRANCISCO SANTIAGO, PEDRO  DRAGO</t>
   </si>
   <si>
-    <t>https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2016/1057/1057_texto_integral.pdf</t>
+    <t>http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2016/1057/1057_texto_integral.pdf</t>
   </si>
   <si>
     <t>I - REFORMA E COBERTURA DA QUADRA DE ESPORTES NA COMUNIDADE DE PALMITINHO.</t>
   </si>
   <si>
     <t>1058</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2016/1058/1058_texto_integral.pdf</t>
+    <t>http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2016/1058/1058_texto_integral.pdf</t>
   </si>
   <si>
     <t>I -CONSTRUÇÃO DE CEMITÉRIO NA COMUNIDADE DE PALMITINHO.</t>
   </si>
   <si>
     <t>1059</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
     <t>FRANCISCO SANTIAGO</t>
   </si>
   <si>
-    <t>https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2016/1059/1059_texto_integral.pdf</t>
+    <t>http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2016/1059/1059_texto_integral.pdf</t>
   </si>
   <si>
     <t>I - ADEQUAÇÃO DO PISO MUNICIPAL DO MAGISTÉRIO DE JAGUARÉ AO PISO SALARIAL NACIONAL DO MAGISTÉRIO.</t>
   </si>
   <si>
     <t>1060</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
     <t>JOÃO VANES DOS SANTOS</t>
   </si>
   <si>
-    <t>https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2016/1060/1060_texto_integral.pdf</t>
+    <t>http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2016/1060/1060_texto_integral.pdf</t>
   </si>
   <si>
     <t>I - AUMENTAR O NUMERO DE PARCELAS DE DIVIDAS DO IPTU.</t>
   </si>
   <si>
     <t>1061</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2016/1061/1061_texto_integral.pdf</t>
+    <t>http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2016/1061/1061_texto_integral.pdf</t>
   </si>
   <si>
     <t>I - QUE O EXECUTIVO MUNICIPAL BUSQUE JUNTO A CONCESSIONÁRIA DE ENERGIA ELETRICA A INSTALAÇÃO DE REDE ELETRICA NAS NOVAS UNIDADES HABITACIONAIS DO PAC II NO BAIRRO NOVO TEMPO.</t>
   </si>
   <si>
     <t>1062</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2016/1062/1062_texto_integral.pdf</t>
+    <t>http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2016/1062/1062_texto_integral.pdf</t>
   </si>
   <si>
     <t>I - IMPLANTAÇÃO DE QUEBRA-MOLAS NA RUA UIRAPURU E EM TODAS AS RUAS DO BAIRRO NOVO TEMPO.</t>
   </si>
   <si>
     <t>1063</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2016/1063/1063_texto_integral.pdf</t>
+    <t>http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2016/1063/1063_texto_integral.pdf</t>
   </si>
   <si>
     <t>I - CONSTRUÇÃO DE BARRAGEM NA COMUNIDADE SANTO ANJO.</t>
   </si>
   <si>
     <t>1064</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2016/1064/1064_texto_integral.pdf</t>
+    <t>http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2016/1064/1064_texto_integral.pdf</t>
   </si>
   <si>
     <t>I - REFORMA DA ESTAÇÃO DE TRATAMENTO DE ESGOTO DE BARRA SECA DE PONTE NOVA.</t>
   </si>
   <si>
     <t>1065</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
     <t>PRETO QUEIROZ</t>
   </si>
   <si>
-    <t>https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2016/1065/1065_texto_integral.pdf</t>
+    <t>http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2016/1065/1065_texto_integral.pdf</t>
   </si>
   <si>
     <t>I - CONSTRUÇÃO DE NOVA BARRAGEM EM ÁGUA LIMPA.</t>
   </si>
   <si>
     <t>1066</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2016/1066/1066_texto_integral.pdf</t>
+    <t>http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2016/1066/1066_texto_integral.pdf</t>
   </si>
   <si>
     <t>I - TOMAR PROVIDÊNCIAS E PROCEDIMENTOS DE REVISÃO EM TODA A REDE DE ILUMINAÇÃO PÚBLICA DE ÁGUA LIMPA.</t>
   </si>
   <si>
     <t>1067</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
     <t>Elizeu</t>
   </si>
   <si>
-    <t>https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2016/1067/1067_texto_integral.pdf</t>
+    <t>http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2016/1067/1067_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITO A SECRETARIA DE SAÚDE MUNICIPAL PARA QUE PREVENTIVAMENTE SEJA INCLUÍDO NO GRUPO POPULACIONAL PRIORITÁRIO A SER VACINADO CONTRA A INFLUENZA, OS PROFISSIONAIS DA SECRETARIA DE EDUCAÇÃO, NÃO APENAS PARA SUA PROTEÇÃO INDIVIDUAL, MAS TAMBÉM PARA EVITAR A TRANSMISSÃO DO VÍRUS AOS ALUNOS.</t>
   </si>
   <si>
     <t>1068</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2016/1068/1068_texto_integral.pdf</t>
+    <t>http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2016/1068/1068_texto_integral.pdf</t>
   </si>
   <si>
     <t>I - CONSTRUÇÃO DE UM AUDITÓRIO ANEXO A EMEF "SANTA RITA DE CÁSSIA", LOCALIDADE DO PALMITO.</t>
   </si>
   <si>
     <t>1069</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2016/1069/1069_texto_integral.pdf</t>
+    <t>http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2016/1069/1069_texto_integral.pdf</t>
   </si>
   <si>
     <t>I - INDICA A NECESSIDADE DE PROCEDER COM URGÊNCIA A REFORMA DAS QUADRAS POLIESPORTIVAS DO JIRAU E DO PALMITO, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>1070</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2016/1070/1070_texto_integral.pdf</t>
+    <t>http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2016/1070/1070_texto_integral.pdf</t>
   </si>
   <si>
     <t>I - DOAÇÃO DE CAIXAS D'ÁGUA (PROGRAMA DE IMPLANTAÇÃO DE RESERVATÓRIO DE ÁGUA) EM FAVOR DOS MORADORES DO BAIRRO NOVO TEMPO, BEM COMO DEMAIS BAIRROS CARENTES DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>1071</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2016/1071/1071_texto_integral.pdf</t>
+    <t>http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2016/1071/1071_texto_integral.pdf</t>
   </si>
   <si>
     <t>I - PROVIDENCIAR CONSTRUÇÃO DE REDUTOR DE VELOCIDADE POR ONDULAÇÕES (QUEBRA MOLAS) NA RUA ANTENOR ALVES DE ALMEIDA, NO DISTRITO DE BARRA SECA.</t>
   </si>
   <si>
     <t>1072</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2016/1072/1072_texto_integral.pdf</t>
+    <t>http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2016/1072/1072_texto_integral.pdf</t>
   </si>
   <si>
     <t>I - REALIZAR A DRENAGEM DA RUA JOSÉ ROBERTO CALIMAN PARA ESCOAMENTO DA ÁGUAS PLUVIAIS.</t>
   </si>
   <si>
     <t>1073</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2016/1073/1073_texto_integral.pdf</t>
+    <t>http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2016/1073/1073_texto_integral.pdf</t>
   </si>
   <si>
     <t>I - MELHORAMENTO NO SISTEMA DE CAPTAÇÃO E ABASTECIMENTO DE ÁGUA EM ÁGUA LIMPA.</t>
   </si>
   <si>
     <t>1074</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2016/1074/1074_texto_integral.pdf</t>
+    <t>http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2016/1074/1074_texto_integral.pdf</t>
   </si>
   <si>
     <t>I - REFORMA DO GALPÃO QUE FUNCIONAVA A COOPERATIVA DE VESTUÁRIO DE ÁGUA LIMPA.</t>
   </si>
   <si>
     <t>1075</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2016/1075/1075_texto_integral.pdf</t>
+    <t>http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2016/1075/1075_texto_integral.pdf</t>
   </si>
   <si>
     <t>I - REALIZAR CALÇAMENTO DO PÁTIO DA IGREJA LUTERANEA DO BRASIL NO SÃO JOÃO DO ESTIVADO.</t>
   </si>
   <si>
     <t>1076</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2016/1076/1076_texto_integral.pdf</t>
+    <t>http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2016/1076/1076_texto_integral.pdf</t>
   </si>
   <si>
     <t>I - CONSTRUÇÃO DE VARANDA NA UNIDADE DE SAÚDE DE SÃO JOÃO DO ESTIVADO.</t>
   </si>
   <si>
     <t>1077</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2016/1077/1077_texto_integral.pdf</t>
+    <t>http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2016/1077/1077_texto_integral.pdf</t>
   </si>
   <si>
     <t>I - BUSCAR MEDIDAS PARA RESGATE, ABRIGO, TRATAMENTO DE CÃES E GATOS ABANDONADOS NO MUNICÍPIO DE JAGUARÉ-ES.</t>
   </si>
   <si>
     <t>1001</t>
   </si>
   <si>
     <t>PLL</t>
   </si>
   <si>
     <t>Projeto de Lei Legislativo</t>
   </si>
   <si>
     <t>Elizeu, Paulo, Preto</t>
   </si>
   <si>
-    <t>https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2016/1001/1001_texto_integral.pdf</t>
+    <t>http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2016/1001/1001_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O CHEFE DO PODER LEGISLATIVO MUNICIPAL CONCEDER AUXILIO-ALIMENTAÇÃO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1002</t>
   </si>
   <si>
-    <t>https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2016/1002/1002_texto_integral.pdf</t>
+    <t>http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2016/1002/1002_texto_integral.pdf</t>
   </si>
   <si>
     <t>DENOMINA RUA GERALDO CAMILO A RUA Nº 01, NO LOTEAMENTO RIVIERA NO BAIRRO TREVISAN NESTA CIDADE.</t>
   </si>
   <si>
     <t>1003</t>
   </si>
   <si>
-    <t>https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2016/1003/1003_texto_integral.pdf</t>
+    <t>http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2016/1003/1003_texto_integral.pdf</t>
   </si>
   <si>
     <t>ESTABELECE MEDIDAS DE RACIONAMENTO DE ÁGUA POR MEIO DE CONCESSÃO DE BENEFÍCIO TRIBUTÁRIO E FISCAL AO CONTRIBUINTE.</t>
   </si>
   <si>
     <t>1005</t>
   </si>
   <si>
-    <t>https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2016/1005/1005_texto_integral.pdf</t>
+    <t>http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2016/1005/1005_texto_integral.pdf</t>
   </si>
   <si>
     <t>DENOMINA RUA DOUTOR MIGUEL VIEIRA FERREIRA A RUA Nº 03, NO LOTEAMENTO RIVIERA NO BAIRRO TREVISAN NESTA CIDADE.</t>
   </si>
   <si>
     <t>1006</t>
   </si>
   <si>
-    <t>https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2016/1006/1006_texto_integral.pdf</t>
+    <t>http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2016/1006/1006_texto_integral.pdf</t>
   </si>
   <si>
     <t>DENOMINA "RUA JOSÉ CARLOS MONTEIRO" O LOGRADOURO ATUALMENTE DENOMINADO "RUA 7 DE SETEMBRO", EM PALMITO, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>1007</t>
   </si>
   <si>
-    <t>https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2016/1007/1007_texto_integral.pdf</t>
+    <t>http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2016/1007/1007_texto_integral.pdf</t>
   </si>
   <si>
     <t>DENOMINA DE OSVALDO VIEIRA A RUA Nº 04, NO LOTEAMENTO RIVIERA NO BAIRRO TREVISAN NESTA CIDADE.</t>
   </si>
   <si>
     <t>1008</t>
   </si>
   <si>
-    <t>https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2016/1008/1008_texto_integral.pdf</t>
+    <t>http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2016/1008/1008_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA O ANEXO III, A QUE SE REFERE O ART. 2º, INCISO III, DA LEI Nº 936, DE 27 DE ABRIL DE 2011.</t>
   </si>
   <si>
     <t>1009</t>
   </si>
   <si>
     <t>Preto, Paulo</t>
   </si>
   <si>
-    <t>https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2016/1009/1009_texto_integral.pdf</t>
+    <t>http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2016/1009/1009_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A FIXAÇÃO DOS SUBSÍDIOS DO PREFEITO, VICE-PREFEITO, SECRETÁRIOS DO MUNICÍPIO DE JAGUARÉ/ES E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1010</t>
   </si>
   <si>
-    <t>https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2016/1010/1010_texto_integral.pdf</t>
+    <t>http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2016/1010/1010_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A FIXAÇÃO DOS SUBSÍDIOS DOS VEREADORES DO MUNICÍPIO DE JAGUARÉ/ES PARA A LEGISLATURA 2017/2020 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1011</t>
   </si>
   <si>
-    <t>https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2016/1011/1011_texto_integral.pdf</t>
+    <t>http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2016/1011/1011_texto_integral.pdf</t>
   </si>
   <si>
     <t>DENOMINA DE CORONEL DR. ISRAEL VIEIRA FERREIRA A RUA Nº 05, NO LOTEAMENTO RIVIERA NO BAIRRO TREVISAN NESTA CIDADE.</t>
   </si>
   <si>
     <t>1012</t>
   </si>
   <si>
-    <t>https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2016/1012/1012_texto_integral.pdf</t>
+    <t>http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2016/1012/1012_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CONCESSÃO DE FOLGA O SERVIDOR MUNICIPAL E EMPRESAS PRESTADORAS DE SERVIÇOS NO MUNICÍPIO, NA DATA DO ANIVERSÁRIO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1014</t>
   </si>
   <si>
-    <t>https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2016/1014/1014_texto_integral.pdf</t>
+    <t>http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2016/1014/1014_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA O QUANTITATIVO DO ANEXO II DA LEI MUNICIPAL Nº 741 DE 19 DE DEZEMBRO DE 2007.</t>
   </si>
   <si>
     <t>1015</t>
   </si>
   <si>
-    <t>https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2016/1015/1015_texto_integral.pdf</t>
+    <t>http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2016/1015/1015_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A REGULAMENTAÇÃO DO CARGO DE CONDUTOR DE AMBULÂNCIAS, VINCULADAS A SECRETARIA MUNICIPAL DE SAÚDE DO MUNICÍPIO DE JAGUARÉ/ES E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1016</t>
   </si>
   <si>
-    <t>https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2016/1016/1016_texto_integral.pdf</t>
+    <t>http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2016/1016/1016_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRIA CARGO PÚBLICO E SUAS RESPECTIVAS ATRIBUIÇÕES, ALTERA A REDAÇÃO DA LEI 741, DE 19 DE DEZEMBRO DE 2007 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1017</t>
   </si>
   <si>
-    <t>https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2016/1017/1017_texto_integral.pdf</t>
+    <t>http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2016/1017/1017_texto_integral.pdf</t>
   </si>
   <si>
     <t>DENOMINA "DOMINGOS COSTA" O LOGRADOURO ATUALMENTE DENOMINADO "RUA DO VELUDO", EM ÁGUA LIMPA, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>1018</t>
   </si>
   <si>
-    <t>https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2016/1018/1018_texto_integral.pdf</t>
+    <t>http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2016/1018/1018_texto_integral.pdf</t>
   </si>
   <si>
     <t>DENOMINA CAMPO DE FUTEBOL NO BAIRRO NOVO TEMPO, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>1019</t>
   </si>
   <si>
-    <t>https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2016/1019/1019_texto_integral.pdf</t>
+    <t>http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2016/1019/1019_texto_integral.pdf</t>
   </si>
   <si>
     <t>DONOMINA "WALDYR MALINI" A RUA PRINCIPAL DO LOTEAMENTO ELDORADO, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>1020</t>
   </si>
   <si>
     <t>PMJ</t>
   </si>
   <si>
     <t>Projeto Executivo Municipal</t>
   </si>
   <si>
     <t>ROGÉRIO FEITANI</t>
   </si>
   <si>
-    <t>https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2016/1020/1020_texto_integral.pdf</t>
+    <t>http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2016/1020/1020_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O CHEFE DO EXECUTIVO MUNICIPAL A FIRMAR TERMOS DE CONVÊNIOS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1021</t>
   </si>
   <si>
-    <t>https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2016/1021/1021_texto_integral.pdf</t>
+    <t>http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2016/1021/1021_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRIA FUNDO MUNICIPAL DE PROTEÇÃO E DEFESA CIVIL - FUNMPDEC DO MUNICÍPIO DE JAGUARÉ E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1022</t>
   </si>
   <si>
-    <t>https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2016/1022/1022_texto_integral.pdf</t>
+    <t>http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2016/1022/1022_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A REDAÇÃO DOS INCISOS I E II, DO ART. 9º DA LEI Nº 678, DE 15 DE DEZEMBRO DE 2006.</t>
   </si>
   <si>
     <t>1023</t>
   </si>
   <si>
-    <t>https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2016/1023/1023_texto_integral.pdf</t>
+    <t>http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2016/1023/1023_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AUTORIZA A REALIZAR TRANSFERÊNCIA FINANCEIRA INTRAORÇAMENTÁRIA EM FAVOR DO SAAE. </t>
   </si>
   <si>
     <t>1024</t>
   </si>
   <si>
-    <t>https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2016/1024/1024_texto_integral.pdf</t>
+    <t>http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2016/1024/1024_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O CONSELHO E FUNDO MUNICIPAL DE POLÍTICAS SOBRE DROGAS DO MUNICÍPIO DE JAGUARÉ - E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1025</t>
   </si>
   <si>
-    <t>https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2016/1025/1025_texto_integral.pdf</t>
+    <t>http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2016/1025/1025_texto_integral.pdf</t>
   </si>
   <si>
     <t>INCLUI ELEMENTO DESPESA NO ORÇAMENTO DA SECRETARIA MUNICIPAL DE EDUCAÇÃO E CULTURA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1026</t>
   </si>
   <si>
-    <t>https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2016/1026/1026_texto_integral.pdf</t>
+    <t>http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2016/1026/1026_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA O ARTIGO 5º DA LEI Nº 1.288, DE 07 DE DEZEMBRO DE 2015.</t>
   </si>
   <si>
     <t>1027</t>
   </si>
   <si>
-    <t>https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2016/1027/1027_texto_integral.pdf</t>
+    <t>http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2016/1027/1027_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA E ACRESCENTA DISPOSITIVO NA LEI Nº 361, DE 22 DE OUTUBRO DE 1996, QUE DISPÕE SOBRE A CRIAÇÃO DO CONSELHO MUNICIPAL DE ASSISTÊNCIA SOCIAL E O FUNDO MUNICIPAL DE ASSISTÊNCIA SOCIAL.</t>
   </si>
   <si>
     <t>1028</t>
   </si>
   <si>
-    <t>https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2016/1028/1028_texto_integral.pdf</t>
+    <t>http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2016/1028/1028_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA ABERTURA DE CRÉDITO ADICIONAL ESPECIAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1030</t>
   </si>
   <si>
-    <t>https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2016/1030/1030_texto_integral.pdf</t>
+    <t>http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2016/1030/1030_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A LEI DE DIRETRIZES ORÇAMENTARIAS (LDO), PARA O EXERCÍCIO DE 2017, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1031</t>
   </si>
   <si>
-    <t>https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2016/1031/1031_texto_integral.pdf</t>
+    <t>http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2016/1031/1031_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ALTERAÇÃO NA LEI ORÇAMENTÁRIA ANUAL - LOA Nº 1.288 DE 07 DE DEZEMBRO DE 2015, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1032</t>
   </si>
   <si>
-    <t>https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2016/1032/1032_texto_integral.pdf</t>
+    <t>http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2016/1032/1032_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA DISPOSITIVO DA LEI Nº 55, DE 24 DE JULHO DE 1986, QUE DISPÕE SOBRE O PARCELAMENTO DO SOLO URBANO DO MUNICÍPIO DE JAGUARÉ, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1033</t>
   </si>
   <si>
-    <t>https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2016/1033/1033_texto_integral.pdf</t>
+    <t>http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2016/1033/1033_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA O ANEXO I DA LEI Nº 936, DE 27 DE ABRIL DE 2011, QUE DISPÕE SOBRE O PERÍMETRO URBANO DO MUNICÍPIO DE JAGUARÉ, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1034</t>
   </si>
   <si>
-    <t>https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2016/1034/1034_texto_integral.pdf</t>
+    <t>http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2016/1034/1034_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A ABERTURA DE CRÉDITO ADICIONAL E ESPECIAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1035</t>
   </si>
   <si>
-    <t>https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2016/1035/1035_texto_integral.pdf</t>
+    <t>http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2016/1035/1035_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1036</t>
   </si>
   <si>
-    <t>https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2016/1036/1036_texto_integral.pdf</t>
+    <t>http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2016/1036/1036_texto_integral.pdf</t>
   </si>
   <si>
     <t>1037</t>
   </si>
   <si>
-    <t>https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2016/1037/1037_texto_integral.pdf</t>
+    <t>http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2016/1037/1037_texto_integral.pdf</t>
   </si>
   <si>
     <t>ESTIMA A RECEITA E FIXA A DESPESA DO MUNICÍPIO DE JAGUARÉ PARA O EXERCÍCIO FINANCEIRO DE 2017.</t>
   </si>
   <si>
     <t>1040</t>
   </si>
   <si>
-    <t>https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2016/1040/1040_texto_integral.pdf</t>
+    <t>http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2016/1040/1040_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRIA CARGOS PÚBLICOS, ALTERANDO O ANEXO I DA LEI Nº 673, DE 31 DE OUTUBRO DE 2006.</t>
   </si>
   <si>
     <t>1041</t>
   </si>
   <si>
-    <t>https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2016/1041/1041_texto_integral.pdf</t>
+    <t>http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2016/1041/1041_texto_integral.pdf</t>
   </si>
   <si>
     <t>1078</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2016/1078/1078_texto_integral.pdf</t>
+    <t>http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2016/1078/1078_texto_integral.pdf</t>
   </si>
   <si>
     <t>- ALTERAÇÃO DA TABELA ANEXA AO REGULAMENTO DO SAAE, APROVADA PELO DECRETO Nº 017/83.</t>
   </si>
   <si>
     <t>1079</t>
   </si>
   <si>
-    <t>https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2016/1079/1079_texto_integral.pdf</t>
+    <t>http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2016/1079/1079_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA, NA FORMA REGIMENTAL, QUE SEJA ENCAMINHADO EXPEDIENTE AO SECRETÁRIO ESTADUAL DE SEGURANÇA PÚBLICA, CHEFE DA POLÍCIA CIVIL DO ESTADO, COMANDANTE GERAL DA POLÍCIA MILITAR DO ESTADO, SOLICITANDO PROVIDÊNCIAS PARA MAIOR SEGURANÇA PÚBLICA NO MUNICÍPIO DE JAGUARÉ-ES, COM MAIOR NUMERO DE POLICIAIS E VIATURAS.</t>
   </si>
   <si>
     <t>1080</t>
   </si>
   <si>
-    <t>https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2016/1080/1080_texto_integral.pdf</t>
+    <t>http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2016/1080/1080_texto_integral.pdf</t>
   </si>
   <si>
     <t>REUNIÃO NA COMUNIDADE PALMITINHO PARA DISCUSSÃO DA SEGURANÇA PÚBLICA.</t>
   </si>
   <si>
     <t>1081</t>
   </si>
   <si>
-    <t>https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2016/1081/1081_texto_integral.pdf</t>
+    <t>http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2016/1081/1081_texto_integral.pdf</t>
   </si>
   <si>
     <t>- JUSTIFICATIVA SOBRE O NÃO FUNCIONAMENTO DA CRECHE DO BAIRRO NOVA ESPERANÇA.</t>
   </si>
   <si>
     <t>1082</t>
   </si>
   <si>
-    <t>https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2016/1082/1082_texto_integral.pdf</t>
+    <t>http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2016/1082/1082_texto_integral.pdf</t>
   </si>
   <si>
     <t>- CÓPIA DAS FOLHAS DE PAGAMENTO DE TODOS OS FUNCIONÁRIOS DO EXECUTIVO MUNICIPAL DE AGOSTO/2015 A MARÇO/2016, COM A ESPECIFICAÇÃO DAS VERBAS, BEM COMO REITERA SEJA ENCAMINHADO TAIS DOCUMENTOS MENSALMENTE.</t>
   </si>
   <si>
     <t>1083</t>
   </si>
   <si>
-    <t>https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2016/1083/1083_texto_integral.pdf</t>
+    <t>http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2016/1083/1083_texto_integral.pdf</t>
   </si>
   <si>
     <t>- INFORMAÇÕES SOBRE O CALÇAMENTO DO BAIRRO PALMITAL.</t>
   </si>
   <si>
     <t>1084</t>
   </si>
   <si>
-    <t>https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2016/1084/1084_texto_integral.pdf</t>
+    <t>http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2016/1084/1084_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">CÓPIA FOLHA DE PAGAMENTO CORRESPONDENTE A CADA MÊS DO ANO DE 2016, DO PESSOAL EFETIVAMENTE EMPREGADO NA EXECUÇÃO DO OBJETO CONTRATUAL FIRMADO ENTRE A RESPECTIVA AUTARQUIA E EMPRESA QUALITAR LIMPEZA E SOLUÇÕES AMBIENTAIS LTDA. </t>
   </si>
   <si>
     <t>1085</t>
   </si>
   <si>
-    <t>https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2016/1085/1085_texto_integral.pdf</t>
+    <t>http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2016/1085/1085_texto_integral.pdf</t>
   </si>
   <si>
     <t>1 - CÓPIA DE TODO O PROCESSO LICITATÓRIO, BEM COMO CÓPIA DO CONTRATO 006/2016, FIRMADO ENTRE O MUNICÍPIO DE JAGUARÉ E A EMPRESA TRANSIGOR TRANSPORTES E TURISMO LTDA EPP._x000D_
 2 - CÓPIA DE TODO O PROCESSO LICITATÓRIO, BEM COMO CÓPIA DO CONTRATO 007/2016, FIRMADO ENTRE O MUNICÍPIO DE JAGUARÉ E A EMPRESA TRANSPORTAR TRANSPORTE TURISMO RENTACAR LTDA ME._x000D_
 3 - CÓPIA DE TODO O PROCESSO LICITATÓRIO, BEM COMO CÓPIA DO CONTRATO 008/2016, FIRMADO ENTRE O MUNICÍPIO DE JAGUARÉ E A EMPRESA VIAÇÃO SÃO GABRIEL LTDA._x000D_
 4 - CÓPIA DE TODO O PROCESSO LICITATÓRIO, BEM CÓPIA DA ATA DE REGISTRO DE PREÇOS 027/2016 E CONTRATO 009/2016, FIRMADO ENTRE O MUNICÍPIO DE JAGUARÉ E A EMPRESA COPEMAQ COMÉRCIO DE PELAS PARA MÁQUINAS E TRATORES LTDA._x000D_
 5 - CÓPIA DE TODO O PROCESSO LICITATÓRIO, BEM COMO CÓPIA DA ATA DE REGISTRO DE PREÇOS 036/2016 E CONTRATO FIRMADO ENTRE O MUNICÍPIO DE JAGUARÉ E A EMPRESA RLV CONSTRUÇÕES E LOCAÇÕES LTDA ME._x000D_
 6 - CÓPIA DE TODO O PROCESSO LICITATÓRIO, BEM COMO CÓPIA DO CONTRATO 036/2015 E TODOS OS SEUS TERMOS ADITIVOS FIRMADO ENTRE O MUNICÍPIO DE JAGUARÉ E A EMPRESA N. G ENGENHARIA LTDA._x000D_
 7 - CÓPIA DE TODO O PROCESSO LICITATÓRIO, BEM COMO CÓPIA DA ATA DE REGISTRO DE PREÇOS 015/2016 E O CONTRATO FIRMADO ENTRE O MUNICÍPIO DE JAGUARÉ, ATRAVÉS DO FUNDO MUNICIPAL DE ASSISTÊNCIA SOCIAL E A EMPRESA SANTA GERTRUDES MATERIAL DE CONSTRUÇÃO LTDA EPP._x000D_
 8 - CÓPIA DO 1º TERMO ADITIVO AO CONTRATO 024/2015, FIRMADO ENTRE O MUNICÍPIO DE JAGUARÉ-ES, ATRAVÉS DA SECRETARIA MUNICIPAL DE EDUCAÇÃO E CULTURA E A EMPRESA JAGUARÉ TRANSPORTES LTDA ME._x000D_
 9 - CÓPIA DE TODO O PROCESSO LICITATÓRIO, BEM COMO CÓPIA DO CONTRATO 031/2015, FIRMADO ENTRE O MUNICÍPIO DE JAGUARÉ E A EMPRESA JONES CARLOS PASSOS._x000D_
 10 - CÓPIA DE TODO O PROCESSO LICITATÓRIO, BEM COMO CÓPIA DO CONTRATO 010/2016, FIRMADO ENTRE O MUNICÍPIO DE JAGUARÉ, ATRAVÉS DAS SECRETARIAS MUNICIPAIS DE SEGURANÇA PÚBLICA, FINANÇAS, MEIO AMBIENTE E RECURSOS HIDRICOS, E ESPORTES E A EMPRESA CONFIA VEÍCULOS LTDA ME._x000D_
 11 - CÓPIA DE TODO O PROCESSO LICITATÓRIO, BEM COMO CÓPIA DA ATA DE REGISTRO DE PREÇOS 009/2016 E CONTRATO FIRMADO ENTRE O MUNICÍPIO DE JAGUARÉ, ATRAVÉS DO FUNDO MUNICIPAL DE SAÚDE E A EMPRESA K E R LAVANDERIA NORTE CAPIXABA LTDA ME._x000D_
 12 - CÓPIA DE TODO O PROCESSO LICITATÓRIO, BEM COMO CÓPIA DO CONTRATO 015/2016, FIRMADO ENTRE O MUNICÍPIO DE JAGUARÉ E A EMPRESA TRANSPORTAR TRANSPORTES TURISMO RENTACAR LTDA ME_x000D_
 13 - CÓPIA DE TODO O PROCESSO LICITATÓRIO, BEM COMO CÓPIA DA ATA DE REGISTRO DE PREÇOS 10,11 E 12/2016 E OS CONTRATOSDO CONTRATO 006/2016, FIRMADO ENTRE O MUNICÍPIO DE JAGUARÉ E A EMPRESA TRANSIGOR TRANSPORTES E TURISMO LTDA EPP.</t>
   </si>
   <si>
     <t>1086</t>
   </si>
   <si>
-    <t>https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2016/1086/1086_texto_integral.pdf</t>
+    <t>http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2016/1086/1086_texto_integral.pdf</t>
   </si>
   <si>
     <t>1 - PRESTAÇÃO DE CONTAS DAS HORAS MÁQUINAS, DURANTE O ANO DE 2015, COM INDICAÇÃO DO PRODUTOR RURAL ATENDIDO, BEM COMO O VALOR COBRADO POR CADA ATENDIMENTO, CONFORME PROGRAMA MUNICIPAL DE INCENTIVO CRIADO PELA LEI MUNICIPAL Nº 1.239, DE 17 DE MARÇO DE 2015.</t>
   </si>
   <si>
     <t>1087</t>
   </si>
   <si>
-    <t>https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2016/1087/1087_texto_integral.pdf</t>
+    <t>http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2016/1087/1087_texto_integral.pdf</t>
   </si>
   <si>
     <t>1 - CÓPIA DA FOLHA DE PAGAMENTO CORRESPONDENTE A CADA MES DO ANO DE 2016, DO PESSOAL EFETIVAMENTE EMPREGADO NA EXECUÇÃO DO OBJETO CONTRATUAL FIRMADO ENTRE O MUNICÍPIO DE JAGUARÉ-ES E A EMPRESA LIMPSERVICE SERVIÇOS LTDA ME.</t>
   </si>
   <si>
     <t>1088</t>
   </si>
   <si>
-    <t>https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2016/1088/1088_texto_integral.pdf</t>
+    <t>http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2016/1088/1088_texto_integral.pdf</t>
   </si>
   <si>
     <t>1 - CÓPIA DE TODO PROCESSO LICITATÓRIO, BEM COMO CÓPIA DOS CONTRATOS 016 E 017/2016, FIRMADO ENTRE O MUNICÍPIO DE JAGUARÉ-ES E A EMPRESA PREMONALI INDÚSTRIA E COMÉRCIO DE ART DE CIMENTO LTDA._x000D_
 2 - CÓPIA DE TODO O PROCESSO LICITATÓRIO, BEM COMO CÓPIA DA ATA DE REGISTRO DE PREÇOS 010/2016 E CONTRATO FIRMADO ENTRE O MUNICÍPIO DE JAGUARÉ-ES, ATRAVÉS DA SECRETARIA MUNICIPAL DE OBRAS E SERVIÇOS URBANOS E A EMPRESA PREMONALI INDÚSTRIA E COMÉRCIO DE ART DE CIMENTO LTDA._x000D_
 3 - CÓPIA DE TODO PROCESSO LICITATÓRIO, BEM COMO CÓPIA DO CONTRATO 020/2016, FIRMADO ENTRE O MUNICÍPIO DE JAGUARÉ-ES E A EMPRESA ALIENAÇA REFRIGERAÇÃO E SERVIÇOS LTDA EPP._x000D_
 4 - CÓPIA DE TODO PROCESSO LICITATÓRIO, BEM COMO CÓPIA DA ATA DE REGISTRO DE PREÇOS 002/2016 E CONTRATO FIRMADO ENTRE O MUNICÍPIO DE JAGUARÉ-ES, ATRAVÉS DA SECRETARIA MUNICIPAL DE ESPORTES E A EMPRESA TRANSPORTAR TRANSPORTE TURISMO RENTACAR LTDA ME._x000D_
 5 - CÓPIA DE TODO PROCESSO LICITATÓRIO, BEM COMO CÓPIA DA ATA DE REGISTRO DE PREÇOS 003/2016 E CONTRATO FIRMADO ENTRE O MUNICÍPIO DE JAGUARÉ-ES, ATRAVÉS DA SECRETARIA MUNICIPAL DE EDUCAÇÃO E CULTURA E A EMPRESA RLC CONSTRUTORA LTDA ME._x000D_
 6 - CÓPIA DE TODO PROCESSO LICITATÓRIO, BEM COMO CÓPIA DO CONTRATO 064/2015, COM SEUS TERMOS ADITIVOS, FIRMADO ENTRE O MUNICÍPIO DE JAGUARÉ-ES, ATRAVÉS DA SECRETARIA MUNICIPAL DE EDUCAÇÃO E CULTURA E A EMPRESA GUALIMP ASSESSORIA E CONSULTORIA LTDA EPP.</t>
   </si>
   <si>
     <t>1004</t>
   </si>
   <si>
     <t>VET</t>
   </si>
   <si>
     <t>Veto</t>
   </si>
   <si>
-    <t>https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2016/1004/1004_texto_integral.pdf</t>
+    <t>http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2016/1004/1004_texto_integral.pdf</t>
   </si>
   <si>
     <t>VETO AO PROJETO DE LEI Nº 003/2016 DE AUTORIA DO VEREADOR CAYO CASAGRANDE</t>
   </si>
   <si>
     <t>1013</t>
   </si>
   <si>
-    <t>https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2016/1013/1013_texto_integral.pdf</t>
+    <t>http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2016/1013/1013_texto_integral.pdf</t>
   </si>
   <si>
     <t>VETO AO PROJETO DE LEI LEGISLATIVO Nº 011/2016 DE AUTORIA DO VEREADOR ELIZEU.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -1381,67 +1381,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2016/1029/1029_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2016/1039/1039_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2016/1038/1038_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2016/1045/1045_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2016/1046/1046_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2016/1047/1047_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2016/1048/1048_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2016/1049/1049_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2016/1050/1050_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2016/1051/1051_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2016/1052/1052_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2016/1053/1053_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2016/1054/1054_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2016/1055/1055_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2016/1056/1056_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2016/1057/1057_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2016/1058/1058_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2016/1059/1059_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2016/1060/1060_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2016/1061/1061_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2016/1062/1062_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2016/1063/1063_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2016/1064/1064_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2016/1065/1065_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2016/1066/1066_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2016/1067/1067_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2016/1068/1068_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2016/1069/1069_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2016/1070/1070_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2016/1071/1071_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2016/1072/1072_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2016/1073/1073_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2016/1074/1074_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2016/1075/1075_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2016/1076/1076_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2016/1077/1077_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2016/1001/1001_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2016/1002/1002_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2016/1003/1003_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2016/1005/1005_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2016/1006/1006_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2016/1007/1007_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2016/1008/1008_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2016/1009/1009_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2016/1010/1010_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2016/1011/1011_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2016/1012/1012_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2016/1014/1014_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2016/1015/1015_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2016/1016/1016_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2016/1017/1017_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2016/1018/1018_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2016/1019/1019_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2016/1020/1020_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2016/1021/1021_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2016/1022/1022_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2016/1023/1023_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2016/1024/1024_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2016/1025/1025_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2016/1026/1026_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2016/1027/1027_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2016/1028/1028_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2016/1030/1030_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2016/1031/1031_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2016/1032/1032_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2016/1033/1033_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2016/1034/1034_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2016/1035/1035_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2016/1036/1036_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2016/1037/1037_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2016/1040/1040_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2016/1041/1041_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2016/1078/1078_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2016/1079/1079_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2016/1080/1080_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2016/1081/1081_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2016/1082/1082_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2016/1083/1083_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2016/1084/1084_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2016/1085/1085_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2016/1086/1086_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2016/1087/1087_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2016/1088/1088_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2016/1004/1004_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2016/1013/1013_texto_integral.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2016/1029/1029_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2016/1039/1039_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2016/1038/1038_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2016/1045/1045_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2016/1046/1046_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2016/1047/1047_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2016/1048/1048_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2016/1049/1049_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2016/1050/1050_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2016/1051/1051_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2016/1052/1052_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2016/1053/1053_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2016/1054/1054_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2016/1055/1055_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2016/1056/1056_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2016/1057/1057_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2016/1058/1058_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2016/1059/1059_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2016/1060/1060_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2016/1061/1061_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2016/1062/1062_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2016/1063/1063_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2016/1064/1064_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2016/1065/1065_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2016/1066/1066_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2016/1067/1067_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2016/1068/1068_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2016/1069/1069_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2016/1070/1070_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2016/1071/1071_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2016/1072/1072_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2016/1073/1073_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2016/1074/1074_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2016/1075/1075_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2016/1076/1076_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2016/1077/1077_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2016/1001/1001_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2016/1002/1002_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2016/1003/1003_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2016/1005/1005_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2016/1006/1006_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2016/1007/1007_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2016/1008/1008_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2016/1009/1009_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2016/1010/1010_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2016/1011/1011_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2016/1012/1012_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2016/1014/1014_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2016/1015/1015_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2016/1016/1016_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2016/1017/1017_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2016/1018/1018_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2016/1019/1019_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2016/1020/1020_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2016/1021/1021_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2016/1022/1022_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2016/1023/1023_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2016/1024/1024_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2016/1025/1025_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2016/1026/1026_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2016/1027/1027_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2016/1028/1028_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2016/1030/1030_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2016/1031/1031_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2016/1032/1032_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2016/1033/1033_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2016/1034/1034_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2016/1035/1035_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2016/1036/1036_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2016/1037/1037_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2016/1040/1040_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2016/1041/1041_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2016/1078/1078_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2016/1079/1079_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2016/1080/1080_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2016/1081/1081_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2016/1082/1082_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2016/1083/1083_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2016/1084/1084_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2016/1085/1085_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2016/1086/1086_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2016/1087/1087_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2016/1088/1088_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2016/1004/1004_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2016/1013/1013_texto_integral.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H86"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="49.5703125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="93.85546875" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="93" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>