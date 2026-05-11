--- v0 (2026-02-04)
+++ v1 (2026-05-11)
@@ -54,1560 +54,1560 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>196</t>
   </si>
   <si>
     <t>2017</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>ATPL</t>
   </si>
   <si>
     <t>Anteprojeto de Lei Legislativo</t>
   </si>
   <si>
     <t>GUSTAVO SOSSAI</t>
   </si>
   <si>
-    <t>https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2017/196/196_texto_integral.pdf</t>
+    <t>http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2017/196/196_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A REALIZAÇÃO DE COLETAS DE AMOSTRAS DAS ÁGUAS DOS RESERVATÓRIOS DAS ESCOLAS E CRECHES MUNICIPAIS PARA ANALISE E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>449</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>GUSTAVO SOSSAI, Paulo</t>
   </si>
   <si>
-    <t>https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2017/449/449_texto_integral.pdf</t>
+    <t>http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2017/449/449_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUÍ O PROGRAMA "MORAR LEGAL" E CRIA UNIDADE MÓVEL PARA REFORMA E MELHORIAS EM UNIDADES HABITACIONAIS DESTINADAS A FAMÍLIAS EM VULNERABILIDADE SOCIAL NO MUNICÍPIO DE JAGUARÉ-ES E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
     <t>EMEN</t>
   </si>
   <si>
     <t>Emenda</t>
   </si>
   <si>
     <t>JOÃO VANES DOS SANTOS</t>
   </si>
   <si>
-    <t>https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2017/96/96_texto_integral.pdf</t>
+    <t>http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2017/96/96_texto_integral.pdf</t>
   </si>
   <si>
     <t>EMENDA SUPRESSIVA Nº 001/2017 AO PROJETO DE LEI Nº 010/2017.</t>
   </si>
   <si>
     <t>195</t>
   </si>
   <si>
     <t>João Vanes dos Santos, Dejair de Siqueira, PAULO JOSE ZANELATO</t>
   </si>
   <si>
-    <t>https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2017/195/195_texto_integral.pdf</t>
+    <t>http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2017/195/195_texto_integral.pdf</t>
   </si>
   <si>
     <t>O PARÁGRAFO 4 DO ART. 2º DO PROJETO DE LEI Nº 005/2017 PASSA A TER A SEGUINTE REDAÇÃO:_x000D_
 PARÁGRAFO 4º - CASO SEJA REALIZADO A PARCERIA ESPECIFICADA NO PARAGRAFO 3º, O PODER EXECUTIVO MUNICIPAL DEVERÁ COBRAR DO BENEFICIÁRIO PELAS MUDAS PRODUZIDAS NO VIVEIRO MUNICIPAL E DESTINARÁ O VALOR ARRECADADO EM  FAVOR DAS ESCOLAS PARCEIRAS, NA FORMA DA LEI._x000D_
 FICA INCLUÍDO AO ART. 2º DO PROJETO DE LEI Nº 005/2017 A SEGUINTE REDAÇÃO:_x000D_
 PARAGRAFO 5º - O VALOR DAS MUDAS DEVERÁ SER SEMPRE MENOR QUE O PRATICADO NO MERCADO.</t>
   </si>
   <si>
     <t>226</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2017/226/226_texto_integral.pdf</t>
+    <t>http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2017/226/226_texto_integral.pdf</t>
   </si>
   <si>
     <t>EMENDA ADITIVA Nº 001/2017 AO PROJETO DE LEI EXECUTIVO Nº 017/2017.</t>
   </si>
   <si>
     <t>227</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2017/227/227_texto_integral.pdf</t>
+    <t>http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2017/227/227_texto_integral.pdf</t>
   </si>
   <si>
     <t>EMENDA ADITIVA Nº 002/2017 AO PROJETO DE LEI EXECUTIVO Nº 017/2017.</t>
   </si>
   <si>
     <t>228</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2017/228/228_texto_integral.pdf</t>
+    <t>http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2017/228/228_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">EMENDA MODIFICATIVA Nº 001/2017 AO PROJETO DE LEI EXECUTIVO Nº 017/2017. </t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>BILIM GROBÉRIO</t>
   </si>
   <si>
-    <t>https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2017/44/44_texto_integral.pdf</t>
+    <t>http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2017/44/44_texto_integral.pdf</t>
   </si>
   <si>
     <t>CALÇAMENTO DA RUA BIANOR CORREIA, BAIRRO BOA VISTA I LIGANDO A RUA ANTÔNIO DE LAIA, BAIRRO BOA VISTA II TRECHOS COM APROXIMADAMENTE 300 METROS, PODENDO SER INCLUÍDO UMA ESCADARIA COM A RUA MIGUEL SOSSAI, QUE DÁ ACESSO AO CEIM BOA VISTA.</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2017/43/43_texto_integral.pdf</t>
+    <t>http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2017/43/43_texto_integral.pdf</t>
   </si>
   <si>
     <t>BUSCAR ESFORÇOS JUNTO A EMPRESA ARCELOR MITAL (TUBARÃO) PARA DISPONIBILIZAÇÃO DE SOLUÇÃO DE REVESTIMENTO ASFÁLTICO REUSOL, COM O FIM DE VIABILIZAR A PAVIMENTAÇÃO DE 02 (DOIS) MORROS NA ESTRADA DE DÁ ACESSO A COMUNIDADE SÃO BRÁS, RODOVIA 356 (JAGUARÉ AO DISTRITO DE NESTOR GOMES).</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2017/45/45_texto_integral.pdf</t>
+    <t>http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2017/45/45_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE PRAÇA PÚBLICA NO BAIRRO NOVA ESPERANÇA</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2017/46/46_texto_integral.pdf</t>
+    <t>http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2017/46/46_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROVIDENCIAR MELHORAS NA QUADRA POLIESPORTIVA DA COMUNIDADE DO PALMITINHO, ZONA RURAL DESTE MUNICÍPIO._x000D_
 COBERTURA DO TRAILER DO CAMPO._x000D_
 ENCANAMENTO E DEMAIS ACESSÓRIOS PARA A IRRIGAÇÃO DO CAMPO DE FUTEBOL DA COMUNIDADE DO PALMITINHO</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
     <t>PENHA BETTIM</t>
   </si>
   <si>
-    <t>https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2017/47/47_texto_integral.pdf</t>
+    <t>http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2017/47/47_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROVIDENCIAR CONSTRUÇÃO DE UMA QUADRA POLIESPORTIVA NA COMUNIDADE DO VARGEM GRANDE, ZONA RURAL DESTE MUNICÍPIO</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2017/48/48_texto_integral.pdf</t>
+    <t>http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2017/48/48_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROVIDENCIAR AS MEDIDAS NECESSÁRIAS A LEVAR CONHECIMENTO AO DEVEDOR DAS INADIMPLÊNCIAS DOS MUNÍCIPES NO QUE REFERE-SE AO DISPOSTO NA LEI Nº 1.286/2015._x000D_
 PARAGRAFO ÚNICO - RECOMENDA-SE POR INDICAÇÃO QUE SEJA NOTIFICADO AO DEVEDOR ANTES DO EFETIVO CUMPRIMENTO DA REGRA DA NORMA SUPRAMENCIONADA, COM BASE NO ARTIGO 9º DA LEI EM DEBATE</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2017/49/49_texto_integral.pdf</t>
+    <t>http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2017/49/49_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROVIDENCIAS PARA REALIZAR A LIMPEZA DA REPRESA DO JUNDIÁ, EIS QUE COM A ESTIAGEM APARECEU MUITAS ERVAS E ARVOREDOS.</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>MAGALHÃES</t>
   </si>
   <si>
-    <t>https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2017/50/50_texto_integral.pdf</t>
+    <t>http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2017/50/50_texto_integral.pdf</t>
   </si>
   <si>
     <t>ENCAMINHAR SOLICITAÇÃO E PROVIDENCIAR MEDIDAS CABÍVEIS E NECESSÁRIAS JUNTO A EMPRESA DE TRANSPORTE COLETIVO SÃO GABRIEL COM RELAÇÃO A ENTRADA DO ÔNIBUS NA COMUNIDADE DO SÃO ROQUE (APROXIMADAMENTE 1,5 KM) E NÃO SOMENTE NA RODOVIA DOM JOSÉ DALVIT</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2017/51/51_texto_integral.pdf</t>
+    <t>http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2017/51/51_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONTRATAÇÃO E LOTAÇÃO DE AGENTES DE SAÚDE PARA ATENDIMENTO AOS MORADORES DA COMUNIDADE SÃO ROQUE</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2017/52/52_texto_integral.pdf</t>
+    <t>http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2017/52/52_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE UM POSTO DE SAÚDE PARA ATENDER A COMUNIDADE SÃO ROQUE E ADJACENTES (RIO DOS SUL, SANTA MARIA GORETE ETC...)</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2017/53/53_texto_integral.pdf</t>
+    <t>http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2017/53/53_texto_integral.pdf</t>
   </si>
   <si>
     <t>CALÇAMENTO DA RUA PRINCIPAL DA COMUNIDADE SÃO ROQUE</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
     <t>BILIM GROBÉRIO, ALOÍSIO CETTO (GODERO)</t>
   </si>
   <si>
-    <t>https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2017/54/54_texto_integral.pdf</t>
+    <t>http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2017/54/54_texto_integral.pdf</t>
   </si>
   <si>
     <t>BUSCAR ESFORÇOS PARA A DEVIDA INSTALAÇÃO DE CALÇADAS NAS RUAS DE JAGUARÉ, INCLUSIVE DE ACESSIBILIDADE PARA OS DEFICIENTES FÍSICOS, CADEIRANTES E USUÁRIOS TEMPORÁRIOS.</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2017/55/55_texto_integral.pdf</t>
+    <t>http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2017/55/55_texto_integral.pdf</t>
   </si>
   <si>
     <t>BUSCAR ESFORÇOS JUNTO A EMPRESA ACERLOR MITAL (TUBARÃO) PARA DISPONIBILIZAÇÃO DE SOLUÇÃO DE REVESTIMENTO ASFÁLTICO - REUSOL, COM O FIM DE VIABILIZAR A PAVIMENTAÇÃO DOS MORROS QUE LIGAM A COMUNIDADE SÃO GERALDO, E A COMUNIDADE SÃO BRÁS.</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2017/56/56_texto_integral.pdf</t>
+    <t>http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2017/56/56_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROVIDENCIAR ESFORÇOS PARA O MELHORAMENTO DA ILUMINAÇÃO PUBLICA DE NOSSA CIDADE</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2017/57/57_texto_integral.pdf</t>
+    <t>http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2017/57/57_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROVIDENCIAR INSTALAÇÃO DE REDE DE ESGOTO E PAVIMENTAÇÃO COM CALÇAMENTO DA RUA FERNANDO SCABELO (RUA ATRÁS DO GALPÃO DA PREFEITURA).</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2017/58/58_texto_integral.pdf</t>
+    <t>http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2017/58/58_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROVIDENCIAR CONSTRUÇÃO DE UMA QUADRA POLIESPORTIVA NA COMUNIDADE SÃO GERALDO, ZONA RURAL DESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2017/59/59_texto_integral.pdf</t>
+    <t>http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2017/59/59_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROVIDENCIAR ESPAÇO FÍSICO PARA ATENDIMENTO DO PROJETO RESGATANDO A CIDADANIA QUE ATENDE CRIANÇAS, JOVENS E ADULTOS.</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
     <t>JAIR SANDRINI</t>
   </si>
   <si>
-    <t>https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2017/60/60_texto_integral.pdf</t>
+    <t>http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2017/60/60_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROVIDENCIAS PARA INFORMAR CONTATOS UTEIS AO CIDADÃO SOBRE A EMPRESA OU AGENTE QUE ATENDE A ILUMINAÇÃO PÚBLICA DESTA CIDADE</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2017/61/61_texto_integral.pdf</t>
+    <t>http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2017/61/61_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROVIDENCIAS PARA INSTALAÇÃO DE ESPAÇO FÍSICO PARA NECROTÉRIO NA UMI</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2017/62/62_texto_integral.pdf</t>
+    <t>http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2017/62/62_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROVIDENCIAS PARA INSTALAÇÃO DE SONORIZAÇÃO E CADEIRAS OU ACENTOS PARA A CAPELA MORTUÁRIA DO CEMITÉRIO DE JAGUARÉ-ES.</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2017/66/66_texto_integral.pdf</t>
+    <t>http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2017/66/66_texto_integral.pdf</t>
   </si>
   <si>
     <t>CALÇAMENTO DA RUA JOSIAS BASSETI NO BAIRRO IRMÃ TEREZA_x000D_
 CALÇAMENTO DA RUA JOANA MUCHILLIN SCABELLO</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2017/67/67_texto_integral.pdf</t>
+    <t>http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2017/67/67_texto_integral.pdf</t>
   </si>
   <si>
     <t>CALÇAMENTO DE APROXIMADAMENTE 150 METROS ENTRE O CAMPO DE FUTEBOL  E A IGREJA DA COMUNIDADE SÃO JESUS</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2017/68/68_texto_integral.pdf</t>
+    <t>http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2017/68/68_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCLUSÃO DO SERVIÇO DE ALAMBRADO DO CAMPO DE FUTEBOL DA COMUNIDADE SÃO JESUS CÓRREGO DA AREIA</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
     <t>PAULO JOSE ZANELATO</t>
   </si>
   <si>
-    <t>https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2017/69/69_texto_integral.pdf</t>
+    <t>http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2017/69/69_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROVIDENCIAR ESFORÇOS PARA O MELHORAMENTO DA ILUMINAÇÃO DA QUADRA DE ESPORTES DA COMUNIDADE DA JAPIRA_x000D_
 PROVIDENCIAR ESFORÇOS PARA O MELHORAMENTO DA ILUMINAÇÃO DA QUADRA DE ESPORTES DA COMUNIDADE SÃO ROQUE</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2017/70/70_texto_integral.pdf</t>
+    <t>http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2017/70/70_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE 01 (UM) ABRIGO DE PASSAGEIROS NO PONTO DE ÔNIBUS LOCALIZADO NO FINAL DA AVENIDA NOVE DE AGOSTO</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2017/72/72_texto_integral.pdf</t>
+    <t>http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2017/72/72_texto_integral.pdf</t>
   </si>
   <si>
     <t>REESTRUTURAÇÃO DA CAPELA MORTUÁRIA DE JAGUARÉ-ES</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
     <t>ALOÍSIO CETTO (GODERO)</t>
   </si>
   <si>
-    <t>https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2017/73/73_texto_integral.pdf</t>
+    <t>http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2017/73/73_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROVIDENCIAR A ILUMINAÇÃO PÚBLICA NA RODOVIA DOM JOSÉ DALVIT, NO PERÍMETRO ENTRE O MEPES (MOVIEMNTAÇÃO DE EDUCAÇÃO PROMOCIONAL DO ESPIRITO SANTO) À ENTRADA QUE DÁ ACESSO A COMUNIDADE DO CACHIMBAL</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2017/74/74_texto_integral.pdf</t>
+    <t>http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2017/74/74_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROVIDENCIAR A FISCALIZAÇÃO E IMPOSIÇÃO DO DEVER DE LIMPAR OS LOTES DESTA CIDADE.</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2017/75/75_texto_integral.pdf</t>
+    <t>http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2017/75/75_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROVIDENCIAR A REFORMA E AMPLIAÇÃO DO CEMITÉRIO DA COMUNIDADE DE SÃO JOÃO BOSCO (18)</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2017/76/76_texto_integral.pdf</t>
+    <t>http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2017/76/76_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DO MURO DO CEMITÉRIO DA COMUNIDADE SÃO JOÃO BOSCO</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2017/77/77_texto_integral.pdf</t>
+    <t>http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2017/77/77_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONTRATAÇÃO DE UM MÉDICO PARA ATENDER OS MORADORES DA COMUNIDADE SÃO JOÃO BOSCO, BEM COMO ATENDIMENTO DE COLETA DE EXAMES</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2017/78/78_texto_integral.pdf</t>
+    <t>http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2017/78/78_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROVIDENCIAR JUNTO AOS ÓRGÃOS COMPETENTES A LIMPEZA E MANUTENÇÃO DA RODOVIA AUGUSTA ZORDAN, BEM COMO TERRAPLANAGEM DO MORRO DA ESTRADA QUE DÁ ACESSO A COMUNIDADE TREZE DE SETEMBRO</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2017/79/79_texto_integral.pdf</t>
+    <t>http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2017/79/79_texto_integral.pdf</t>
   </si>
   <si>
     <t>IMPLANTAÇÃO DE UMA "CASA DE APOIO" NA SEDE DO MUNICÍPIO AOS MUNÍCIPES DO INTERIOR QUE UTILIZAM OS SERVIÇOS MÉDICOS DA UNI DA SEDE DO MUNICÍPIO</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2017/80/80_texto_integral.pdf</t>
+    <t>http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2017/80/80_texto_integral.pdf</t>
   </si>
   <si>
     <t>REVITALIZAÇÃO DA PRAÇA "ÁGUA VIVA", NA SEDE DO MUNICÍPIO</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2017/81/81_texto_integral.pdf</t>
+    <t>http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2017/81/81_texto_integral.pdf</t>
   </si>
   <si>
     <t>IMPLANTAÇÃO DE UMA "CASA DE APOIO" NA CAPITAL DO ESTADO PARA MUNÍCIPES QUE REALIZAM TRATAMENTO MEDICO NÃO AMPARADO PELO MUNICÍPIO</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2017/82/82_texto_integral.pdf</t>
+    <t>http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2017/82/82_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRIAÇÃO DE PROGRAMA VISANDO A RECUPERAÇÃO DO PARQUE CAFEEIRO DO MUNICÍPIO EM RAZÃO DA ESTIAGEM</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
     <t>FIO SIQUEIRA</t>
   </si>
   <si>
-    <t>https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2017/83/83_texto_integral.pdf</t>
+    <t>http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2017/83/83_texto_integral.pdf</t>
   </si>
   <si>
     <t>REFORMA E AMPLIAÇÃO DO POSTO DE SAÚDE_x000D_
 REFORMA DO ALAMBRADO DO CAMPO DE FUTEBOL_x000D_
 CONSTRUÇÃO DE QUADRA DE ESPORTE</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2017/84/84_texto_integral.pdf</t>
+    <t>http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2017/84/84_texto_integral.pdf</t>
   </si>
   <si>
     <t>IMPLANTAÇÃO DE UMA "CASA DE APOIO" NA SEDE DO MUNICÍPIO AOS MUNÍCIPES DO INTERIOR QUE REALIZAM TRATAMENTO MÉDICO NA GRANDE VITÓRIA, EM TRATAMENTO NÃO AMPARADO PELO MUNICÍPIO</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2017/85/85_texto_integral.pdf</t>
+    <t>http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2017/85/85_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCLUSÃO DAS OBRAS DE CALÇAMENTO E ESGOTO NA COMUNIDADE DE FÁTIMA</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2017/86/86_texto_integral.pdf</t>
+    <t>http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2017/86/86_texto_integral.pdf</t>
   </si>
   <si>
     <t>VARRIÇÃO NAS RUAS PRINCIPAIS DOS BAIRROS CLUBINHO E IRMÃ TEREZA</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2017/87/87_texto_integral.pdf</t>
+    <t>http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2017/87/87_texto_integral.pdf</t>
   </si>
   <si>
     <t>LIMPEZA NO CEMITÉRIO PÚBLICO DA SEDE DO MUNICÍPIO</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2017/88/88_texto_integral.pdf</t>
+    <t>http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2017/88/88_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DA UMA CAPELA MORTUÁRIA NA COMUNIDADE DE ÁGUA LIMPA, MUNICÍPIO DE JAGUARÉ-ES</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
     <t>ALOÍSIO CETTO (GODERO), FIO SIQUEIRA</t>
   </si>
   <si>
-    <t>https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2017/89/89_texto_integral.pdf</t>
+    <t>http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2017/89/89_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE UMA QUADRA POLIESPORTIVA NA COMUNIDADE DE FÁTIMA, MUNICÍPIO DE JAGUARÉ-ES_x000D_
 CONSTRUÇÃO DE ARQUIBANCADA E ALAMBRADO NO CAMPO DE COMUNIDADE DE FÁTIMA, MUNICÍPIO DE JAGUARÉ-ES_x000D_
 REALIZAÇÃO DE SERVIÇO DE TRATAMENTO DE ESGOTO NA COMUNIDADE DE FÁTIMA, MUNICÍPIO DE JAGUARÉ-ES</t>
   </si>
   <si>
     <t>235</t>
   </si>
   <si>
-    <t>https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2017/235/235_texto_integral.pdf</t>
+    <t>http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2017/235/235_texto_integral.pdf</t>
   </si>
   <si>
     <t>BUSCAR REFORÇOS PARA CONSTRUÇÃO DE UMA NOVA ESCOLA NA COMUNIDADE DE BARRA SECA PONTE NOVA.</t>
   </si>
   <si>
     <t>236</t>
   </si>
   <si>
     <t>GUSTAVO SOSSAI, JAIR SANDRINI</t>
   </si>
   <si>
-    <t>https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2017/236/236_texto_integral.pdf</t>
+    <t>http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2017/236/236_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROVIDENCIAR:_x000D_
 A) ENTREGA DA UNIDADE BÁSICA DE SAÚDE DA COMUNIDADE DE BARRA SECA PONTE NOVA;_x000D_
 B) O TERMINO DA OBRA NA QUADRA POLIESPORTIVA DA COMUNIDADE DE BARRA SECA PONTE NOVA;_x000D_
 C) RE-PATROLAMENTO EM ESTRADA QUE LIGA A COMUNIDADE DO GIRAL À COMUNIDADE DO SÃO GERALDO PASSANDO PELA COMUNIDADE DO SÃO BRAS.</t>
   </si>
   <si>
     <t>240</t>
   </si>
   <si>
-    <t>https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2017/240/240_texto_integral.pdf</t>
+    <t>http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2017/240/240_texto_integral.pdf</t>
   </si>
   <si>
     <t>I - PROVIDENCIAS AS SEGUINTES SOLICITAÇÕES PARA O BAIRRO NOVO TEMPO:_x000D_
 A) QUADRA POLIESPORTIVA PARA PRINCIPALMENTE ACOLHER OS TRABALHOS EDUCACIONAIS DA ESCOLA DO BAIRRO;_x000D_
 B) ILUMINAÇÃO PÚBLICA NOS LOCAIS ONDE NÃO EXISTE, NO BAIRRO;_x000D_
 C) QUEBRA-MOLAS NA RUA UIRAPURU, NA ALTURA DA CHEGADA DO BAIRRO.</t>
   </si>
   <si>
     <t>241</t>
   </si>
   <si>
-    <t>https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2017/241/241_texto_integral.pdf</t>
+    <t>http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2017/241/241_texto_integral.pdf</t>
   </si>
   <si>
     <t>I - PROVIDENCIAS NAS FAIXAS DE PEDESTRES DA CIDADE.</t>
   </si>
   <si>
     <t>450</t>
   </si>
   <si>
-    <t>https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2017/450/450_texto_integral.pdf</t>
+    <t>http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2017/450/450_texto_integral.pdf</t>
   </si>
   <si>
     <t>I - PROVIDENCIAR A CONSTRUÇÃO DO MERCADO MUNICIPAL.</t>
   </si>
   <si>
     <t>451</t>
   </si>
   <si>
-    <t>https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2017/451/451_texto_integral.pdf</t>
+    <t>http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2017/451/451_texto_integral.pdf</t>
   </si>
   <si>
     <t>I - PROVIDENCIAR REPAROS NA ESCOLA "CEIM BARRA SECA."_x000D_
 II - PROVIDENCIAR CONSTRUÇÃO DE UMA SALA PARA BRINQUEDOTECA E ALMOXARIFADO.</t>
   </si>
   <si>
     <t>452</t>
   </si>
   <si>
     <t>GUSTAVO SOSSAI, ALOÍSIO CETTO (GODERO), JORGE MORELO</t>
   </si>
   <si>
-    <t>https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2017/452/452_texto_integral.pdf</t>
+    <t>http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2017/452/452_texto_integral.pdf</t>
   </si>
   <si>
     <t>I - PROVIDENCIAR DRENAGEM E CANALIZAÇÃO DO VALÃO DO BAIRRO PALMITAL, BEM COMO A CONSTRUÇÃO DE AMBIENTE PARA PRÁTICA DE EXERCÍCIOS FÍSICOS E CONSTRUÇÃO DE PRAÇA; PAISAGISMO; E LOCAL PARA ENTRETENIMENTO.</t>
   </si>
   <si>
     <t>453</t>
   </si>
   <si>
-    <t>https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2017/453/453_texto_integral.pdf</t>
+    <t>http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2017/453/453_texto_integral.pdf</t>
   </si>
   <si>
     <t>I - PROVIDENCIAR A REFORMA/MANUTENÇÃO DOS ABRIGOS DE PASSAGEIROS LOCALIZADOS NO MUNICÍPIO.</t>
   </si>
   <si>
     <t>457</t>
   </si>
   <si>
-    <t>https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2017/457/457_texto_integral.pdf</t>
+    <t>http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2017/457/457_texto_integral.pdf</t>
   </si>
   <si>
     <t>I - REALIZAÇÃO DE ESTUDO PARA AMPLIAÇÃO DA BARRAGEM JUNDIÁ._x000D_
 II - AMPLIAÇÃO E INSTALAÇÃO/MELHORAMENTO DA REDE DE ENERGIA ELÉTRICA NA COMUNIDADE SÃO GERALDO.</t>
   </si>
   <si>
     <t>458</t>
   </si>
   <si>
     <t>ALOÍSIO CETTO (GODERO), FIO SIQUEIRA, GUSTAVO SOSSAI, JAIR SANDRINI, JOÃO VANES DOS SANTOS, JORGE MORELO, MAGALHÃES, Paulo, PENHA BETTIM</t>
   </si>
   <si>
-    <t>https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2017/458/458_texto_integral.pdf</t>
+    <t>http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2017/458/458_texto_integral.pdf</t>
   </si>
   <si>
     <t>I - PROVIDENCIAS PARA O ABASTECIMENTO DE ÁGUA POTÁVEL/ENCANADA NO DISTRITO DE BARRA SECA DE PONTE NOVA.</t>
   </si>
   <si>
     <t>507</t>
   </si>
   <si>
-    <t>https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2017/507/507_texto_integral.pdf</t>
+    <t>http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2017/507/507_texto_integral.pdf</t>
   </si>
   <si>
     <t>I- ESTUDO E MELHORAMENTO DO ESCOAMENTO PLUVIAL NA AVENIDA NOVE DE AGOSTO.</t>
   </si>
   <si>
     <t>508</t>
   </si>
   <si>
-    <t>https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2017/508/508_texto_integral.pdf</t>
+    <t>http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2017/508/508_texto_integral.pdf</t>
   </si>
   <si>
     <t>REFORMA E AMPLIAÇÃO DA "EMEF PATRIMÔNIO NOSSA SENHORA DE FÁTIMA".</t>
   </si>
   <si>
     <t>233</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
     <t>JORGE MORELO, JAIR SANDRINI, MAGALHÃES</t>
   </si>
   <si>
-    <t>https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2017/233/233_texto_integral.pdf</t>
+    <t>http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2017/233/233_texto_integral.pdf</t>
   </si>
   <si>
     <t>"APROVA AS CONTAS DA PREFEITURA MUNICIPAL DE JAGUARÉ-ES - REFERENTE AO EXERCÍCIO DE 2014."</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
     <t>Dejair de Siqueira, João Vanes dos Santos, Paulo José Zanelato</t>
   </si>
   <si>
-    <t>https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2017/1/1_texto_integral.pdf</t>
+    <t>http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2017/1/1_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO, ORGANIZAÇÃO E ESTRUTURAÇÃO DA PROCURADORIA JURÍDICA DA CÂMARA MUNICIPAL DE JAGUARÉ-ES E DA OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>PLL</t>
   </si>
   <si>
     <t>Projeto de Lei Legislativo</t>
   </si>
   <si>
     <t>João Vanes dos Santos, Dejair de Siqueira, Paulo José Zanelato</t>
   </si>
   <si>
-    <t>https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2017/5/5_texto_integral.pdf</t>
+    <t>http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2017/5/5_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕES SOBRE A CRIAÇÃO DE CARGOS PARA COMPOR A CONTROLADORIA GERAL DA CÂMARA MUNICIPAL DE JAGUARÉ E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
-    <t>https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2017/3/3_texto_integral.pdf</t>
+    <t>http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2017/3/3_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA QUANTITATIVO  DO ANEXO II DA LEI MUNICIPAL Nº 741 DE 19 DE DEZEMBRO DE 2007</t>
   </si>
   <si>
-    <t>https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2017/4/4_texto_integral.pdf</t>
+    <t>http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2017/4/4_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A INSTITUIÇÃO DE MEIA ENTRADA PARA PROFESSORES DA REDE PÚBLICA MUNICIPAL E PRIVADA DE ENSINO EM ESTABELECIMENTOS QUE PROPORCIONEM LAZER E ENTRETENIMENTO NO ÂMBITO DO MUNICÍPIO DE JAGUARÉ-ES E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
-    <t>https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2017/6/6_texto_integral.pdf</t>
+    <t>http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2017/6/6_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O INGRESSO OU PERMANÊNCIA DE PESSOAS UTILIZANDO CAPACETE OU QUALQUER TIPO DE COBERTURA QUE OCULTE SUA IDENTIFICAÇÃO NOS ESTABELECIMENTOS COMERCIAIS, PÚBLICOS OU PRIVADOS NO MUNICÍPIO DE JAGUARÉ-ES.</t>
   </si>
   <si>
-    <t>https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2017/7/7_texto_integral.pdf</t>
+    <t>http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2017/7/7_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE E DENOMINA A UNIDADE BÁSICA DE SAÚDE ESTABELECIDA COMUNIDADE DO CÓRREGO VARGEM GRANDE, ZONA RUAL DO MUNICÍPIO DE JAGUARÉ-ES.</t>
   </si>
   <si>
-    <t>https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2017/8/8_texto_integral.pdf</t>
+    <t>http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2017/8/8_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE E DENOMINA RUA PROFESSORA ISABEL VIEIRA FERREIRA</t>
   </si>
   <si>
-    <t>https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2017/9/9_texto_integral.pdf</t>
+    <t>http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2017/9/9_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE E DENOMINA RUA PROFESSORA ABIGAIL PIRES FERREIRA</t>
   </si>
   <si>
-    <t>https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2017/10/10_texto_integral.pdf</t>
+    <t>http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2017/10/10_texto_integral.pdf</t>
   </si>
   <si>
     <t>OBRIGA O SERVIÇO PÚBLICO A CONCEDER UM DIA DE LICENÇA POR ANO PARA A REALIZAÇÃO DE EXAME PREVENTIVO DE CÂNCER GINECOLÓGICO E DE PRÓSTATA PARA OS FUNCIONÁRIOS COM 40 ANOS OU MAIS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2017/11/11_texto_integral.pdf</t>
+    <t>http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2017/11/11_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI A SEMANA MUNICIPAL DE MEIO AMBIENTE NO CALENDÁRIO DO MUNICÍPIO DE JAGUARÉ-ES E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2017/12/12_texto_integral.pdf</t>
+    <t>http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2017/12/12_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DO PROGRAMA SELO VERDE NA REDE MUNICIPAL DE ENSINO DE JAGUARÉ-ES</t>
   </si>
   <si>
-    <t>https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2017/13/13_texto_integral.pdf</t>
+    <t>http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2017/13/13_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE E DENOMINA FRANCISCO CASAGRANDE A PRAÇA SAUDÁVEL DO BAIRRO IRMÃ TEREZA</t>
   </si>
   <si>
-    <t>https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2017/14/14_texto_integral.pdf</t>
+    <t>http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2017/14/14_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA O ANEXO I DA LEI Nº 741, DE 19 DE DEZEMBRO DE 2007, CRIA CARGO DE ASSESSOR DE COMUNICAÇÃO DA CÂMARA MUNICIPAL DE JAGUARÉ-ES, E ALTERA SALÁRIO DO CARGO DE APOIO LEGISLATIVO.</t>
   </si>
   <si>
-    <t>https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2017/15/15_texto_integral.pdf</t>
+    <t>http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2017/15/15_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRIA O PROGRAMA MUNICIPAL "UMA DOSE DE VIDA" NO MUNICÍPIO DE JAGUARÉ-ES E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
-    <t>https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2017/16/16_texto_integral.pdf</t>
+    <t>http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2017/16/16_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRIA O PROGRAMA "REMÉDIO EM CASA" NO MUNICÍPIO DE JAGUARÉ-ES E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2017/17/17_texto_integral.pdf</t>
+    <t>http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2017/17/17_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A OBRIGATORIEDADE DE INSTALAÇÃO DE MECANISMOS DE CAPTAÇÃO, ARMAZENAMENTO E REUSO DE ÁGUA DE CHUVA EM OBRAS PÚBLICAS E PRIVADAS NO MUNICÍPIO DE JAGUARÉ E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>JOÃO VANES DOS SANTOS, JAIR SANDRINI</t>
   </si>
   <si>
-    <t>https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2017/18/18_texto_integral.pdf</t>
+    <t>http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2017/18/18_texto_integral.pdf</t>
   </si>
   <si>
     <t>OBRIGA A DIVULGAÇÃO DA LISTAGEM DE MEDICAMENTOS OFERECIDOS PELA REDE MUNICIPAL E DÁ OUTRAS PORVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2017/19/19_texto_integral.pdf</t>
+    <t>http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2017/19/19_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA DISPOSITIVOS DAS LEIS Nº 734/2007 E 741/2007, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2017/20/20_texto_integral.pdf</t>
+    <t>http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2017/20/20_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER LEGISLATIVO MUNICIPAL A INCENTIVAR O ESTÁGIO REMUNERADO DE ESTUDANTES, COMO FONTE INSPIRADORA DE ESCOLARIZAÇÃO, QUALIDADE DE VIDA E RENDA FAMILIAR, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2017/21/21_texto_integral.pdf</t>
+    <t>http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2017/21/21_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA E INCLUI DISPOSITIVO DA LEI Nº 734/2007, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2017/22/22_texto_integral.pdf</t>
+    <t>http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2017/22/22_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA ABERTURA DE CRÉDITO ADICIONAL ESPECIAL E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
     <t>GUSTAVO SOSSAI, JOÃO VANES DOS SANTOS, MAGALHÃES</t>
   </si>
   <si>
-    <t>https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2017/94/94_texto_integral.pdf</t>
+    <t>http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2017/94/94_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRIA O DIA DA CONSCIÊNCIA NEGRA E A SEMANA MUNICIPAL DA CULTURA NEGRA NO MUNICÍPIO DE JAGUARÉ E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2017/95/95_texto_integral.pdf</t>
+    <t>http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2017/95/95_texto_integral.pdf</t>
   </si>
   <si>
     <t>INCLUI CALENDÁRIO CULTURAL DE JAGUARÉ-ES A CONFECÇÃO DOS TAPETES E PROCISSÃO DE CORPUS CHRIST</t>
   </si>
   <si>
     <t>234</t>
   </si>
   <si>
     <t>GUSTAVO SOSSAI, JOÃO VANES DOS SANTOS</t>
   </si>
   <si>
-    <t>https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2017/234/234_texto_integral.pdf</t>
+    <t>http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2017/234/234_texto_integral.pdf</t>
   </si>
   <si>
     <t>INCLUI A FESTA DO PRODUTOR RURAL E A FESTA DA AGRICULTURA FAMILIAR NO CALENDÁRIO CULTURAL E TURÍSTICO DO MUNICÍPIO DE JAGUARÉ-ES</t>
   </si>
   <si>
     <t>237</t>
   </si>
   <si>
-    <t>https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2017/237/237_texto_integral.pdf</t>
+    <t>http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2017/237/237_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI A COMENDA ILHA FALQUETTO SOSSAI E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>238</t>
   </si>
   <si>
-    <t>https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2017/238/238_texto_integral.pdf</t>
+    <t>http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2017/238/238_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI A COMENDA NICOLAU FALCHETTO E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>239</t>
   </si>
   <si>
-    <t>https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2017/239/239_texto_integral.pdf</t>
+    <t>http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2017/239/239_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A OBRIGATORIEDADE DA DISPONIBILIZAÇÃO DE TODAS AS DEMANDAS APRESENTADAS À OUVIDORIA MUNICIPAL NO SITE DA PREFEITURA MUNICIPAL DE JAGUARÉ E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>454</t>
   </si>
   <si>
-    <t>https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2017/454/454_texto_integral.pdf</t>
+    <t>http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2017/454/454_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A ESTRUTURA ADMINISTRATIVA DA CÂMARA MUNICIPAL DE JAGUARÉ-ES, FIXADA PELA LEI Nº 741 DE 19 DE DEZEMBRO DE 2017, A ESTRUTURAÇÃO DO PLANO DE CARGOS, CARREIRAS E VENCIMENTOS CRIADA PELA LEI Nº 735, DE 19 DE OUTUBRO DE 2007, BEM COMO O ESTATUTO DOS SERVIDORES PÚBLICOS DO PODER LEGISLATIVO DO MUNICÍPIO DE JAGUARÉ-ES, CRIADO PELA LEI MUNICIPAL Nº 734, DE 19 DE OUTUBRO DE 2007, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>455</t>
   </si>
   <si>
-    <t>https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2017/455/455_texto_integral.pdf</t>
+    <t>http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2017/455/455_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI O DIA MUNICIPAL DOS DESBRAVADORES, NO ÂMBITO DO MUNICÍPIO DE JAGUARÉ-ES.</t>
   </si>
   <si>
     <t>459</t>
   </si>
   <si>
-    <t>https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2017/459/459_texto_integral.pdf</t>
+    <t>http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2017/459/459_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI A "SEMANA MUNICIPAL DE INCENTIVO AO ALEITAMENTO MATERNO" NO MUNICÍPIO DE JAGUARÉ-ES.</t>
   </si>
   <si>
     <t>474</t>
   </si>
   <si>
-    <t>https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2017/474/474_texto_integral.pdf</t>
+    <t>http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2017/474/474_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A VIGILÂNCIA ARMADA 24 (VINTE E QUATRO) HORAS NOS ESTABELECIMENTOS BANCÁRIOS NO MUNICÍPIO DE JAGUARÉ-ES E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>PMJ</t>
   </si>
   <si>
     <t>Projeto Executivo Municipal</t>
   </si>
   <si>
     <t>ROGÉRIO FEITANI</t>
   </si>
   <si>
-    <t>https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2017/23/23_texto_integral.pdf</t>
+    <t>http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2017/23/23_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O CHEFE DO EXECUTIVO MUNICIPAL A FIRMAR TERMO DE FOMENTO COM ASSOCIAÇÃO PESTALOZZI DE JAGUARÉ-ES E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2017/24/24_texto_integral.pdf</t>
+    <t>http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2017/24/24_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O CHEFE DO EXECUTIVO MUNICIPAL A FIRMAR TERMO DE FOMENTO COM A ASSOCIAÇÃO PESTALOZZI DE JAGUARÉ-ES E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2017/25/25_texto_integral.pdf</t>
+    <t>http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2017/25/25_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O CHEFE DO EXECUTIVO MUNICIPAL FIRMAR TERMO DE FOMENTO COM A ASSOCIAÇÃO PESTALOZZI DE JAGUARÉ/CAEE "LUZ DA VIA" E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2017/26/26_texto_integral.pdf</t>
+    <t>http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2017/26/26_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA O ARTIGO 5º DA LEI Nº 1.326, DE 20 DE DEZEMBRO DE 2016.</t>
   </si>
   <si>
     <t>ROGÉRIO FEITANI, Dejair de Siqueira, João Vanes dos Santos, Paulo José Zanelato</t>
   </si>
   <si>
-    <t>https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2017/27/27_texto_integral.pdf</t>
+    <t>http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2017/27/27_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRIA PROGRAMA MUNICIPAL TERRA VIVA VISANDO A RECUPERAÇÃO DA COBERTURA FLORESTAL E COMBATE A SECA NO MUNICÍPIO DE JAGUARÉ-ES E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2017/28/28_texto_integral.pdf</t>
+    <t>http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2017/28/28_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI Nº 726, DE 02 DE OUTUBRO DE 2007, QUE DISPÕE SOBRE A ORGANIZAÇÃO ADMINISTRATIVA DO MUNICÍPIO DE JAGUARÉ-ES, BEM COMO O ANEXO ÚNICO DA LEI Nº 969, DE 27 DE DEZEMBRO DE 2011, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2017/29/29_texto_integral.pdf</t>
+    <t>http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2017/29/29_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI 745, DE 20 DE FEVEREIRO DE 2008, QUE DISPÕE SOBRE AUMENTO E REDUÇÃO DA CARGA HORÁRIA SEMANAL DE TRABALHO DOS SERVIDORES OCUPANTES DE CARGOS DE NÍVEL SUPERIOR PERTENCENTES AO QUADRO EFETIVO DO FUNCIONALISMO DO MUNICÍPIO DE JAGUARÉ-ES E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2017/30/30_texto_integral.pdf</t>
+    <t>http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2017/30/30_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O CHEFE DO PODER EXECUTIVO MUNICIPAL A REALIZAR DESAPROPRIAÇÃO DE IMÓVEL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2017/31/31_texto_integral.pdf</t>
+    <t>http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2017/31/31_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AUTORIZA O CHEFE DO PODER EXECUTIVO MUNICIPAL A FIRMAR TERMO DE FOMENTO COM O MOVIMENTO DE EDUCAÇÃO PROMOCIONAL DO ESTADO DO ESPIRITO SANTO - MEPES E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
-    <t>https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2017/32/32_texto_integral.pdf</t>
+    <t>http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2017/32/32_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2017/33/33_texto_integral.pdf</t>
+    <t>http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2017/33/33_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A ABERTURA DE CRÉDITO ADICIONAL ESPACIAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2017/34/34_texto_integral.pdf</t>
-[...2 lines deleted...]
-    <t>https://sapl.jaguare.es.leg.br/media/</t>
+    <t>http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2017/34/34_texto_integral.pdf</t>
+  </si>
+  <si>
+    <t>http://sapl.jaguare.es.leg.br/media/</t>
   </si>
   <si>
     <t>AUTORIZA O MUNICÍPIO DE JAGUARÉ A FIRMAR TERMO DE FOMENTO COM A ARTICULTURA RENASCER E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2017/36/36_texto_integral.pdf</t>
-[...2 lines deleted...]
-    <t>https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2017/37/37_texto_integral.pdf</t>
+    <t>http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2017/36/36_texto_integral.pdf</t>
+  </si>
+  <si>
+    <t>http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2017/37/37_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A PRORROGAÇÃO DE CONTRATOS TEMPORÁRIOS DE PESSOAL, DIANTE DE FLAGRANTE NECESSIDADE DE ASSEGURAR A CONTINUIDADE DOS SERVIÇOS PÚBLICOS.</t>
   </si>
   <si>
     <t>RUBERCI CASAGRANDE</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A LEI DE DIRETRIZES E ORÇAMENTÁRIAS (LDO), PARA O EXERCÍCIO 2018, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2017/39/39_texto_integral.pdf</t>
+    <t>http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2017/39/39_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA LEI Nº 1339 DE 16 DE MARÇO DE 2017</t>
   </si>
   <si>
-    <t>https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2017/40/40_texto_integral.pdf</t>
+    <t>http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2017/40/40_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A READEQUAÇÃO DE DESPESAS EMPENHADAS LIQUIDADAS E PAGAS NO EXERCÍCIO DE 2017, DE COMPETÊNCIA DE 2016, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2017/90/90_texto_integral.pdf</t>
+    <t>http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2017/90/90_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA O ART. 1º DA LEI 1.355, DE 17 DE MAIO DE 2017.</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2017/91/91_texto_integral.pdf</t>
+    <t>http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2017/91/91_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL DECORRENTE DE ADEQUAÇÃO DE DESPESAS EMPENHADAS, LIQUIDADAS E PAGAS NO EXERCÍCIO DE 2017, DE COMPETÊNCIA DE 2016, OU DE DESPESAS NÃO PROCESSADAS NO EXERCÍCIO DE 2016, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2017/92/92_texto_integral.pdf</t>
+    <t>http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2017/92/92_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI Nº 1.347, DE 03 DE ABRIL DE 2017.</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2017/93/93_texto_integral.pdf</t>
+    <t>http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2017/93/93_texto_integral.pdf</t>
   </si>
   <si>
     <t>INCLUI A FESTA DO PRODUTOR RURAL NO CALENDÁRIO CULTURAL DO MUNICÍPIO DE JAGUARÉ</t>
   </si>
   <si>
     <t>229</t>
   </si>
   <si>
-    <t>https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2017/229/229_texto_integral.pdf</t>
+    <t>http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2017/229/229_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI Nº 852, DE 04 DE NOVEMBRO DE 2009, QUE DISPÕE SOBRE A CRIAÇÃO DO CONSELHO MUNICIPAL DE DIREITOS DO IDOSO, DO FUNDO MUNICIPAL DE DIREITOS DO IDOSO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>230</t>
   </si>
   <si>
-    <t>https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2017/230/230_texto_integral.pdf</t>
+    <t>http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2017/230/230_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O CHEFE DO PODER EXECUTIVO MUNICIPAL A FIRMAR TERMO DE FOMENTO COM O CONSELHO MUNICIPAL DE SEGURANÇA DE JAGUARÉ - CONSEJ, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>231</t>
   </si>
   <si>
-    <t>https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2017/231/231_texto_integral.pdf</t>
+    <t>http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2017/231/231_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA ADEQUAR O SALÁRIO-BASE DO MAGISTÉRIO MUNICIPAL È LEI DO PISO NACIONAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>232</t>
   </si>
   <si>
-    <t>https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2017/232/232_texto_integral.pdf</t>
+    <t>http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2017/232/232_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A CONCEDER PARCELAMENTO DE DÉBITO E ANISTIA FISCAL NOS CASOS QUE ESPECIFICA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>446</t>
   </si>
   <si>
-    <t>https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2017/446/446_texto_integral.pdf</t>
+    <t>http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2017/446/446_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A ALIENAR IMÓVEL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>447</t>
   </si>
   <si>
-    <t>https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2017/447/447_texto_integral.pdf</t>
+    <t>http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2017/447/447_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A APROVAÇÃO DE LOTEAMENTO "NOVO TEMPO", PARA FIM DE REGULARIZAÇÃO FUNDIÁRIA DE INTERESSE SOCIAL, BEM COMO O RECONHECIMENTO DE RESPECTIVA ÁREA CORRESPONDENTE EM ZEIS, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>448</t>
   </si>
   <si>
-    <t>https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2017/448/448_texto_integral.pdf</t>
+    <t>http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2017/448/448_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O PLANO PLURIANUAL - PPA PARA O QUADRIÊNIO DE 2018-2021 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>460</t>
   </si>
   <si>
-    <t>https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2017/460/460_texto_integral.pdf</t>
+    <t>http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2017/460/460_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A ABERTURA DE CRÉDITO ADICIONAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>461</t>
   </si>
   <si>
-    <t>https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2017/461/461_texto_integral.pdf</t>
+    <t>http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2017/461/461_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A INSTITUIÇÃO DA GESTÃO DEMOCRÁTICA NO SISTEMA NACIONAL DE ENSINO A REDE PÚBLICA DE JAGUARÉ-ES.</t>
   </si>
   <si>
     <t>462</t>
   </si>
   <si>
-    <t>https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2017/462/462_texto_integral.pdf</t>
+    <t>http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2017/462/462_texto_integral.pdf</t>
   </si>
   <si>
     <t>463</t>
   </si>
   <si>
-    <t>https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2017/463/463_texto_integral.pdf</t>
+    <t>http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2017/463/463_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALETRA A LEI N] 1.273, DE 02 DE OUTUBRO DE 2015, QUE DISPÕE SOBRE A CRIAÇÃO, A ORGANIZAÇÃO E A ESTRUTURAÇÃO DA PROCURADORIA GERAL DO MUNICÍPIO DE JAGUARÉ - PGMJ, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>464</t>
   </si>
   <si>
-    <t>https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2017/464/464_texto_integral.pdf</t>
+    <t>http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2017/464/464_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A ABERTURA DE CRÉDITO SUPLEMENTAR QUE ESPECIFICA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>465</t>
   </si>
   <si>
-    <t>https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2017/465/465_texto_integral.pdf</t>
+    <t>http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2017/465/465_texto_integral.pdf</t>
   </si>
   <si>
     <t>REAJUSTA O VALOR DO AUXILIO ALIMENTAÇÃO INSTITUÍDO PELA LEI Nº 501/2001, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>466</t>
   </si>
   <si>
-    <t>https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2017/466/466_texto_integral.pdf</t>
+    <t>http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2017/466/466_texto_integral.pdf</t>
   </si>
   <si>
     <t>ESTIMA A RECEITA E FIXA A DESPESA DO MUNICÍPIO DE JAGUARÉ PARA O EXERCÍCIO FINANCEIRO DE 2018.</t>
   </si>
   <si>
     <t>467</t>
   </si>
   <si>
-    <t>https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2017/467/467_texto_integral.pdf</t>
+    <t>http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2017/467/467_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI O PLANO MUNICIPAL DE SANEAMENTO BÁSICO, INSTRUMENTO DA POLITICA MUNICIPAL DE SANEAMENTO BÁSICO, CONTEMPLANDO O PLANO MUNICIPAL DE GESTÃO  INTEGRADA DE RESÍDUOS SÓLIDOS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>468</t>
   </si>
   <si>
     <t>JOAO VANES DOS SANTOS</t>
   </si>
   <si>
-    <t>https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2017/468/468_texto_integral.pdf</t>
+    <t>http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2017/468/468_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A CRIAR O PROGRAMA TICKET CIDADÃO, DESTINADOS AS AÇÕES DE TRANSFERÊNCIAS DE RENDA AS PESSOAS DE BAIXA RENDA RESIDENTES NO MUNICÍPIO DE JAGUARÉ.</t>
   </si>
   <si>
     <t>469</t>
   </si>
   <si>
-    <t>https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2017/469/469_texto_integral.pdf</t>
+    <t>http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2017/469/469_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL PARA O PROGRAMA BOLSA FAMÍLIA QUE ESPECÍFICA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>470</t>
   </si>
   <si>
-    <t>https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2017/470/470_texto_integral.pdf</t>
+    <t>http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2017/470/470_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL PARA O CENTRO DE REFERENCIA DE ASSISTÊNCIA SOCIAL/CRAS QUE ESPECÍFICA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>471</t>
   </si>
   <si>
-    <t>https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2017/471/471_texto_integral.pdf</t>
+    <t>http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2017/471/471_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRIA CASO DO CIDADÃO NO MUNICÍPIO DE JAGUARÉ-ES, DISCIPLINA SUA COMPETÊNCIA E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>472</t>
   </si>
   <si>
-    <t>https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2017/472/472_texto_integral.pdf</t>
+    <t>http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2017/472/472_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL PARA A CASA DO CIDADÃO, QUE ESPECÍFICA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>473</t>
   </si>
   <si>
-    <t>https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2017/473/473_texto_integral.pdf</t>
+    <t>http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2017/473/473_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA O ART. 5º DA LEI Nº 1.236, DE 20 DE DEZEMBRO DE 2016.</t>
   </si>
   <si>
     <t>505</t>
   </si>
   <si>
-    <t>https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2017/505/505_texto_integral.pdf</t>
+    <t>http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2017/505/505_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA E ACRESCENTA DISPOSITIVO DA LEI Nº680/2006 QUE DISPÕE SOBRE O CÓDIGO TRIBUTÁRIO MUNICIPAL</t>
   </si>
   <si>
     <t>506</t>
   </si>
   <si>
-    <t>https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2017/506/506_texto_integral.pdf</t>
+    <t>http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2017/506/506_texto_integral.pdf</t>
   </si>
   <si>
     <t>ACRESCENTA DISPOSITIVO NA LEI Nº 407, DE 17 DE DEZEMBRO DE 1997.</t>
   </si>
   <si>
     <t>527</t>
   </si>
   <si>
-    <t>https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2017/527/527_texto_integral.pdf</t>
+    <t>http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2017/527/527_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPOE SOBRE A DESCONCENTRAÇÃO ADMINISTRATIVA PARCIAL DA ADMINISTRAÇÃO DIRETA DO PODER EXECUTIVO MUNICIPAL DE JAGUARÉ E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>528</t>
   </si>
   <si>
-    <t>https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2017/528/528_texto_integral.pdf</t>
+    <t>http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2017/528/528_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A EXTINÇÃO DE CARGOS DE ASSISTENTE DO GABINETE DO VICE PREFEITO.</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
     <t>SÁVIO MARTINS</t>
   </si>
   <si>
-    <t>https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2017/42/42_texto_integral.pdf</t>
+    <t>http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2017/42/42_texto_integral.pdf</t>
   </si>
   <si>
     <t>CÓPIA INTEGRAL DE PROCESSOS ADMINISTRATIVOS, E OU PROCESSOS, SE POR VENTURA ASSIM FOR, RESPONSÁVEL PELO CADASTRAMENTO, ENTREVISTAS, SELEÇÃO E CONCESSÃO DE MORADIAS POPULARES POR PARTE DO MUNICÍPIO DE JAGUARÉ A PARTIR DO ANO DE 2010, NOTADAMENTE NO AMBITO DO BAIRRO NOVO TEMPO, E EM OUTROS BAIRROS, SE FOR O CASO.</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2017/63/63_texto_integral.pdf</t>
+    <t>http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2017/63/63_texto_integral.pdf</t>
   </si>
   <si>
     <t>DEMONSTRATIVO DA RECEITA CORRENTE LIQUIDA DOS ANOS DE 2012, 2013, 2014, 2015 E 2016, ENCAMINHADOS ATRAVÉS DOS SISTEMA LRF AO TRIBUNAL</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2017/64/64_texto_integral.pdf</t>
+    <t>http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2017/64/64_texto_integral.pdf</t>
   </si>
   <si>
     <t>CÓPIA DAS FOLHAS DE PAGAMENTO DOS SERVIDORES PÚBLICOS MUNICIPAIS DE JAGUARÉ DOS ANOS DE 2015 E 2016, MÊS A MÊS, PREFERENCIALMENTE FORNECENDO O ESPELHO DOS CONTRACHEQUES GERADOS PELO SISTEMA GESTOR DA FOLHA DE PAGAMENTO, OU SIMILAR, ONDE CONSTA TODAS A VANTAGENS PERCEBIDAS.</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2017/65/65_texto_integral.pdf</t>
+    <t>http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2017/65/65_texto_integral.pdf</t>
   </si>
   <si>
     <t>RELAÇÃO COMPLETA DE TODOS OS FORNECEDORES DE PRODUTOS E PRESTADORES DE SERVICOS DA PREFEITURA MUNICIPAL</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2017/71/71_texto_integral.pdf</t>
+    <t>http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2017/71/71_texto_integral.pdf</t>
   </si>
   <si>
     <t>VOTOS DE PESAR - POLÔNIA NORMELINA LORENZONI FALCHETTO</t>
   </si>
   <si>
     <t>242</t>
   </si>
   <si>
-    <t>https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2017/242/242_texto_integral.pdf</t>
+    <t>http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2017/242/242_texto_integral.pdf</t>
   </si>
   <si>
     <t>CÓPIA DE TODOS OS CONTRATOS VIGENTES E ENCERRADOS  COM CONTRATAÇÃO DE PESSOAL CELEBRADO PELO MUNICÍPIO DE JAGUARÉ NO PERÍODO DE JANEIRO/2017 A AGOSTO/2017, PODENDO O MESMO SER EM MÍDIA DIGITAL (PDF, GRAVADO EM CD, DVD) OU CÓPIA IMPRESSA.</t>
   </si>
   <si>
     <t>243</t>
   </si>
   <si>
-    <t>https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2017/243/243_texto_integral.pdf</t>
+    <t>http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2017/243/243_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER_x000D_
 1) AS DUAS ULTIMAS FOLHAS DE PAGAMENTO DOS SERVIDORES COMISSIONADOS E CONTRATADOS; E_x000D_
 2) LISTAGEM DE SERVIDORES COMISSIONADOS E CONTRATADOS QUE PRESTAM LABORES A ESTA MUNICIPALIDADE</t>
   </si>
   <si>
     <t>244</t>
   </si>
   <si>
-    <t>https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2017/244/244_texto_integral.pdf</t>
+    <t>http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2017/244/244_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERER _x000D_
 - CÓPIA DA RELAÇÃO DE CONTRIBUINTES NO LOTEAMENTO DENOMINADO "EL DOURADO" PERTENCENTE AO GRUPO CAP - SANTA INÊS EMPREENDIMENTOS IMOBILIÁRIOS LTDA, BEM COMO TODAS AS ALTERAÇÕES DE TITULARIDADE DOS LOTES ATÉ A PRESENTE DATA.</t>
   </si>
   <si>
     <t>456</t>
   </si>
   <si>
-    <t>https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2017/456/456_texto_integral.pdf</t>
+    <t>http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2017/456/456_texto_integral.pdf</t>
   </si>
   <si>
     <t>1) INFORME O MOTIVO DA PARALIZAÇÃO DA OBRA (CONSTRUÇÃO DA PRAÇA) LOCALIZADA NO BAIRRO NOVO TEMPO._x000D_
 2) SE HÁ PREVISÃO DAS RETOMADAS DAS OBRAS.</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
     <t>VET</t>
   </si>
   <si>
     <t>Veto</t>
   </si>
   <si>
-    <t>https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2017/97/97_texto_integral.pdf</t>
+    <t>http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2017/97/97_texto_integral.pdf</t>
   </si>
   <si>
     <t>VETO A EMENDA ADITIVA Nº 001/2016 AO PROJETO DE LEI Nº 017/2016</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2017/98/98_texto_integral.pdf</t>
+    <t>http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2017/98/98_texto_integral.pdf</t>
   </si>
   <si>
     <t>VETO PROJETO DE LEI Nº 015/2017.</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2017/99/99_texto_integral.pdf</t>
+    <t>http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2017/99/99_texto_integral.pdf</t>
   </si>
   <si>
     <t>VETO AO PROJETO DE LEI Nº 016/2017.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -1914,68 +1914,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2017/196/196_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2017/449/449_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2017/96/96_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2017/195/195_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2017/226/226_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2017/227/227_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2017/228/228_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2017/44/44_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2017/43/43_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2017/45/45_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2017/46/46_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2017/47/47_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2017/48/48_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2017/49/49_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2017/50/50_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2017/51/51_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2017/52/52_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2017/53/53_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2017/54/54_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2017/55/55_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2017/56/56_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2017/57/57_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2017/58/58_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2017/59/59_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2017/60/60_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2017/61/61_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2017/62/62_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2017/66/66_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2017/67/67_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2017/68/68_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2017/69/69_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2017/70/70_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2017/72/72_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2017/73/73_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2017/74/74_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2017/75/75_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2017/76/76_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2017/77/77_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2017/78/78_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2017/79/79_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2017/80/80_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2017/81/81_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2017/82/82_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2017/83/83_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2017/84/84_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2017/85/85_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2017/86/86_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2017/87/87_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2017/88/88_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2017/89/89_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2017/235/235_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2017/236/236_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2017/240/240_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2017/241/241_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2017/450/450_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2017/451/451_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2017/452/452_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2017/453/453_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2017/457/457_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2017/458/458_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2017/507/507_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2017/508/508_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2017/233/233_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2017/1/1_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2017/5/5_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2017/3/3_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2017/4/4_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2017/6/6_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2017/7/7_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2017/8/8_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2017/9/9_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2017/10/10_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2017/11/11_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2017/12/12_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2017/13/13_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2017/14/14_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2017/15/15_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2017/16/16_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2017/17/17_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2017/18/18_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2017/19/19_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2017/20/20_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2017/21/21_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2017/22/22_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2017/94/94_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2017/95/95_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2017/234/234_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2017/237/237_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2017/238/238_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2017/239/239_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2017/454/454_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2017/455/455_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2017/459/459_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2017/474/474_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2017/23/23_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2017/24/24_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2017/25/25_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2017/26/26_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2017/27/27_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2017/28/28_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2017/29/29_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2017/30/30_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2017/31/31_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2017/32/32_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2017/33/33_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2017/34/34_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguare.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2017/36/36_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2017/37/37_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguare.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2017/39/39_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2017/40/40_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2017/90/90_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2017/91/91_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2017/92/92_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2017/93/93_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2017/229/229_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2017/230/230_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2017/231/231_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2017/232/232_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2017/446/446_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2017/447/447_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2017/448/448_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2017/460/460_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2017/461/461_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2017/462/462_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2017/463/463_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2017/464/464_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2017/465/465_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2017/466/466_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2017/467/467_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2017/468/468_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2017/469/469_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2017/470/470_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2017/471/471_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2017/472/472_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2017/473/473_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2017/505/505_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2017/506/506_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2017/527/527_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2017/528/528_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2017/42/42_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2017/63/63_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2017/64/64_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2017/65/65_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2017/71/71_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2017/242/242_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2017/243/243_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2017/244/244_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2017/456/456_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2017/97/97_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2017/98/98_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2017/99/99_texto_integral.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2017/196/196_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2017/449/449_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2017/96/96_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2017/195/195_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2017/226/226_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2017/227/227_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2017/228/228_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2017/44/44_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2017/43/43_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2017/45/45_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2017/46/46_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2017/47/47_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2017/48/48_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2017/49/49_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2017/50/50_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2017/51/51_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2017/52/52_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2017/53/53_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2017/54/54_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2017/55/55_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2017/56/56_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2017/57/57_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2017/58/58_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2017/59/59_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2017/60/60_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2017/61/61_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2017/62/62_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2017/66/66_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2017/67/67_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2017/68/68_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2017/69/69_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2017/70/70_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2017/72/72_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2017/73/73_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2017/74/74_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2017/75/75_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2017/76/76_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2017/77/77_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2017/78/78_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2017/79/79_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2017/80/80_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2017/81/81_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2017/82/82_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2017/83/83_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2017/84/84_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2017/85/85_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2017/86/86_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2017/87/87_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2017/88/88_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2017/89/89_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2017/235/235_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2017/236/236_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2017/240/240_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2017/241/241_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2017/450/450_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2017/451/451_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2017/452/452_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2017/453/453_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2017/457/457_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2017/458/458_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2017/507/507_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2017/508/508_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2017/233/233_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2017/1/1_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2017/5/5_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2017/3/3_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2017/4/4_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2017/6/6_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2017/7/7_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2017/8/8_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2017/9/9_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2017/10/10_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2017/11/11_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2017/12/12_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2017/13/13_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2017/14/14_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2017/15/15_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2017/16/16_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2017/17/17_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2017/18/18_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2017/19/19_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2017/20/20_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2017/21/21_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2017/22/22_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2017/94/94_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2017/95/95_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2017/234/234_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2017/237/237_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2017/238/238_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2017/239/239_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2017/454/454_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2017/455/455_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2017/459/459_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2017/474/474_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2017/23/23_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2017/24/24_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2017/25/25_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2017/26/26_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2017/27/27_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2017/28/28_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2017/29/29_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2017/30/30_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2017/31/31_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2017/32/32_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2017/33/33_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2017/34/34_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguare.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2017/36/36_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2017/37/37_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguare.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2017/39/39_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2017/40/40_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2017/90/90_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2017/91/91_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2017/92/92_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2017/93/93_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2017/229/229_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2017/230/230_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2017/231/231_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2017/232/232_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2017/446/446_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2017/447/447_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2017/448/448_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2017/460/460_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2017/461/461_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2017/462/462_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2017/463/463_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2017/464/464_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2017/465/465_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2017/466/466_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2017/467/467_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2017/468/468_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2017/469/469_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2017/470/470_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2017/471/471_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2017/472/472_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2017/473/473_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2017/505/505_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2017/506/506_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2017/527/527_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2017/528/528_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2017/42/42_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2017/63/63_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2017/64/64_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2017/65/65_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2017/71/71_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2017/242/242_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2017/243/243_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2017/244/244_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2017/456/456_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2017/97/97_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2017/98/98_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaguare.es.leg.br/media/./sapl/public/materialegislativa/2017/99/99_texto_integral.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H154"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="137.28515625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="91.85546875" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="91" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>